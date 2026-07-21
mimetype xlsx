--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -509,60 +509,60 @@
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>TEN 47</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-19-TEN 47 (11:59) 1-Jeremiah Jessup punts 55 yards to TEN -8.4-19-TEN 47 (11:59) 1-Jeremiah Jessup punts 55 yards to TEN -8. Touchback.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
-    <t>#46 Robert Polley - FS</t>
+    <t>#46 Robert Polley - SS</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
     <t>#55 Charles Regan - LT</t>
   </si>
   <si>
-    <t>#64 Sean Smith - LG</t>
+    <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>#63 Shawn Windsor - DT</t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>TEN 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 20 (11:51) 21-Samuel Burke ran to TEN 19 for -1 yards. Tackle by 53-Joseph Nunez.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#84 Leonard Culpepper - WR</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>4-10-NED 25 (8:49) 10-Robert Ho 43 yard field goal is GOOD. TEN 3 NED 0</t>
   </si>
   <si>
     <t>#8 Rick Deckard - P</t>
   </si>
   <si>
     <t>#80 Richard Evans - TE</t>
   </si>
   <si>
     <t>#89 Jaime Fisher - FB</t>
   </si>
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
     <t>#54 Jimmie Robinson - RG</t>
   </si>
   <si>
     <t>#74 Michael Gunter - LT</t>
   </si>
   <si>
     <t>#52 Scott Ward - LG</t>
   </si>
   <si>
-    <t>#41 Jeffrey Jeffrey - RB</t>
+    <t>#41 Jeffrey Jeffrey - FB</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#75 Troy Barrios - DT</t>
   </si>
   <si>
     <t>#61 Ralph Jelks - LDE</t>
   </si>
   <si>
     <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>(8:46) 10-Robert Ho kicks 74 yards from TEN 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-NED 25 (8:46) 42-Matthew Ulmer ran to NED 24 for -1 yards. Tackle by 93-Lewis Marshall. TEN 95-Lionel Betty was injured on the play. He looks like he should be able to return.</t>
   </si>