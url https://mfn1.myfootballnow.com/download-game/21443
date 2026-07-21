--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -353,144 +353,144 @@
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 28-Jason Thigpen ran to CAR 24 for -1 yards. Tackle by 24-Peter Mills.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#49 Walter Harris - FB</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
-    <t>#74 Tom Denson - LT</t>
-[...2 lines deleted...]
-    <t>#66 Robert Heiden - LG</t>
+    <t>#74 Tom Denson - RT</t>
+  </si>
+  <si>
+    <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#64 Stephen Quam - RG</t>
+    <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#78 Russell Washington - RDE</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
-    <t>#29 Marshall Roberson - CB</t>
+    <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#24 Peter Mills - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
     <t>#42 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>CAR 24</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-11-CAR 24 (14:28) 28-Jason Thigpen ran to CAR 38 for 14 yards. Tackle by 32-Jason Williams.</t>
   </si>
   <si>
-    <t>#84 David McIlvain - TE</t>
+    <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>CAR 38</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-10-CAR 38 (13:44) 12-Todd Denault pass complete to 88-Brent Stine to CAR 46 for 7 yards. Tackle by 29-Marshall Roberson. 42-Ramon Jefferson got away with a hold on that play. CLE 42-Ramon Jefferson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#38 Ralph Koerner - RB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>CAR 46</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-3-CAR 46 (13:00) 12-Todd Denault pass incomplete, dropped by 28-Jason Thigpen. Pressure by 69-Reginald Frierson.</t>
   </si>
   <si>
-    <t>#37 William Ong - FS</t>
+    <t>#37 William Ong - CB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-3-CAR 46 (12:56) 28-Jason Thigpen ran to CLE 45 for 9 yards. Tackle by 32-Jason Williams.</t>
   </si>
   <si>
     <t>#54 Lawrence Stevens - SLB</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>CLE 45</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -524,54 +524,54 @@
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-CLE 41 (10:57) 5-Richard Pearce punts 33 yards to CLE 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#62 Corey Beam - LG</t>
-[...2 lines deleted...]
-    <t>#75 Foster Wyatt - RT</t>
+    <t>#62 Corey Beam - RG</t>
+  </si>
+  <si>
+    <t>#65 Foster Wyatt - RG</t>
   </si>
   <si>
     <t>#77 Stephen Goble - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - LDE</t>
   </si>
   <si>
     <t>#95 Sean Bowen - RDE</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>CLE 8</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-CLE 8 (10:49) 48-Scott Calloway ran to CLE 17 for 10 yards. Tackle by 46-Frank Allen.</t>
   </si>
@@ -587,54 +587,54 @@
   <si>
     <t>#10 Nathan Barker - WR</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#66 William Parham - LG</t>
   </si>
   <si>
     <t>#73 James Dubose - C</t>
   </si>
   <si>
     <t>#70 Horace Glenn - RG</t>
   </si>
   <si>
     <t>#74 Phillip Heaton - RT</t>
   </si>
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
-    <t>#46 Frank Allen - SS</t>
-[...2 lines deleted...]
-    <t>#48 Mike Montano - FS</t>
+    <t>#23 Frank Allen - CB</t>
+  </si>
+  <si>
+    <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>CLE 17</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-1-CLE 17 (10:14) 34-Shaun Bradford ran to CLE 31 for 14 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>#38 Joe Wilcox - RB</t>
   </si>
   <si>
     <t>#34 Shaun Bradford - FB</t>
   </si>
   <si>
     <t>#13 Patrick Waite - WR</t>
   </si>
   <si>
     <t>#56 William Schwartz - LG</t>
   </si>
@@ -935,51 +935,51 @@
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-4-CLE 7 (13:05) 12-Todd Denault pass complete to 88-Brent Stine for 7 yards. TOUCHDOWN! CLE 0 CAR 6</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>CLE 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:01) Extra point GOOD by 2-William Abraham. CLE 0 CAR 7</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
-    <t>#53 Rayford Hall - C</t>
+    <t>#66 Rayford Hall - LG</t>
   </si>
   <si>
     <t>(13:01) 2-William Abraham kicks 75 yards from CAR 35 to CLE -10. Touchback.</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-CLE 25 (13:01) 3-Bernard Adams pass incomplete, dropped by 48-Scott Calloway. Pressure by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-CLE 25 (12:57) 48-Scott Calloway ran to CLE 30 for 5 yards. Tackle by 58-Garland Lauritzen. CLE 70-Horace Glenn was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -1055,51 +1055,51 @@
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>2-10-CAR 27 (10:07) 3-Bernard Adams pass Pass knocked down by 20-Larry Spivey. incomplete, intended for 87-Jerry Pearson.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>3-10-CAR 27 (10:04) 48-Scott Calloway ran to CAR 28 for -1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>CAR 28</t>
   </si>
   <si>
     <t>4-11-CAR 28 (9:21) 15-Timothy Magee 45 yard field goal is GOOD. CLE 3 CAR 7</t>
   </si>
   <si>
-    <t>#2 Stanley Chandler - QB</t>
+    <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#76 Adam Hale - RT</t>
   </si>
   <si>
     <t>#59 Ronald Outland - DT</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>(9:18) 15-Timothy Magee kicks 74 yards from CLE 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (9:18) 38-Ralph Koerner ran to CAR 30 for 5 yards. Tackle by 32-Jason Williams.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>2-5-CAR 30 (8:33) 28-Jason Thigpen ran to CAR 35 for 4 yards. Tackle by 30-John McLaughlin.</t>
   </si>