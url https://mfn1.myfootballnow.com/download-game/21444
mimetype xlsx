--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -293,129 +293,129 @@
   <si>
     <t>SFO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Steven Arnold kicks 66 yards from SEA 35 to SFO -1. 43-Randy Eckert to SFO 28 for 29 yards. Tackle by 59-Richard Lollar. SEA 59-Richard Lollar was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
-    <t>#40 Chester Bevan - FS</t>
+    <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>#57 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#94 Jeffrey Vannoy - DT</t>
   </si>
   <si>
-    <t>#64 Scott Martins - DT</t>
-[...2 lines deleted...]
-    <t>#47 Russell Riddle - SLB</t>
+    <t>#91 Scott Martins - DT</t>
+  </si>
+  <si>
+    <t>#51 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#52 Kyle Foote - WLB</t>
   </si>
   <si>
-    <t>#75 Charles Lofton - LDE</t>
+    <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#54 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#15 Steven Arnold - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>SFO 28</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 28 (14:56) 27-Anthony Miller ran to SFO 26 for -2 yards. Tackle by 93-Trenton Larsen.</t>
   </si>
   <si>
     <t>#7 James Helmer - QB</t>
   </si>
   <si>
     <t>#27 Anthony Miller - RB</t>
   </si>
   <si>
-    <t>#37 Marion Truong - RB</t>
+    <t>#30 Marion Truong - RB</t>
   </si>
   <si>
     <t>#32 Harlan Branch - FB</t>
   </si>
   <si>
     <t>#89 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#11 Elliot Stephenson - WR</t>
   </si>
   <si>
-    <t>#73 Joseph Pike - LT</t>
-[...5 lines deleted...]
-    <t>#53 William Boner - C</t>
+    <t>#77 Joseph Pike - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Hilton - LG</t>
+  </si>
+  <si>
+    <t>#67 William Boner - C</t>
   </si>
   <si>
     <t>#72 Christopher Castillo - RG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#65 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#93 Trenton Larsen - RDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
     <t>#61 Thomas Pawlowski - DT</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#98 Michael Adair - WLB</t>
   </si>
@@ -545,57 +545,57 @@
   <si>
     <t>#20 Jimmie Cabrera - FB</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#7 Roger Wilson - WR</t>
   </si>
   <si>
     <t>#65 Michael Powers - LT</t>
   </si>
   <si>
     <t>#57 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#72 Terry Pinter - C</t>
   </si>
   <si>
     <t>#50 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#75 Jeffrey Wolf - RT</t>
   </si>
   <si>
-    <t>#62 Jonathon Ransome - DT</t>
-[...5 lines deleted...]
-    <t>#34 Norman Maldonado - CB</t>
+    <t>#99 Jonathon Ransome - DT</t>
+  </si>
+  <si>
+    <t>#96 Ramon Gaines - LDE</t>
+  </si>
+  <si>
+    <t>#31 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>#40 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-SEA 21 (12:34) 10-Rodney McRoberts pass Pass knocked down by 34-Norman Maldonado. incomplete, intended for 89-Marcus Barron.</t>
   </si>
   <si>
     <t>#56 Michael Foster - LG</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
@@ -608,135 +608,135 @@
   <si>
     <t>3-10-SEA 21 (12:30) 10-Rodney McRoberts pass incomplete, intended for 7-Roger Wilson. Pressure by 96-Ramon Gaines. SFO 64-Scott Martins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>4-10-SEA 21 (12:24) 6-Quentin Lemons punts 47 yards to SFO 31. 43-Randy Eckert to SFO 42 for 11 yards. Tackle by 79-Joe Mattson. 52-Kyle Foote totally missed that block.</t>
   </si>
   <si>
     <t>#6 Quentin Lemons - P</t>
   </si>
   <si>
     <t>#62 Carlos Younger - RT</t>
   </si>
   <si>
     <t>#68 William Wade - RG</t>
   </si>
   <si>
-    <t>#90 Amos Ong - RDE</t>
+    <t>#90 Amos Ong - LDE</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>SFO 42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-SFO 42 (12:14) 43-Randy Eckert ran for 58 yards. TOUCHDOWN! SFO 6 SEA 0</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>SEA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:04) Extra point GOOD by 12-Edward Davis. SFO 7 SEA 0</t>
   </si>
   <si>
-    <t>#8 Norman Wannamaker - QB</t>
-[...5 lines deleted...]
-    <t>#56 Elton Benson - LG</t>
+    <t>#9 Norman Wannamaker - QB</t>
+  </si>
+  <si>
+    <t>#3 Edward Davis - K</t>
+  </si>
+  <si>
+    <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#63 John Hubert - C</t>
   </si>
   <si>
     <t>#25 Eric Wright - SS</t>
   </si>
   <si>
     <t>#91 John Ingram - MLB</t>
   </si>
   <si>
     <t>#94 Mike Kline - MLB</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>(12:04) 12-Edward Davis kicks 75 yards from SFO 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 25 (12:04) 21-Howard McCabe ran to SEA 27 for 2 yards. Tackle by 40-Stephen Slezak.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>SEA 27</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-8-SEA 27 (11:30) 21-Howard McCabe ran to SEA 28 for 1 yards. Tackle by 92-Eric Romero.</t>
   </si>
   <si>
     <t>#88 Richard Feldman - TE</t>
   </si>
   <si>
-    <t>#92 Eric Romero - LDE</t>
+    <t>#92 Eric Romero - RDE</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>SEA 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-7-SEA 28 (10:51) 10-Rodney McRoberts pass complete to 14-Rene Diaz to SEA 33 for 6 yards. Tackle by 46-Javier McNees.</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>SEA 33</t>
   </si>
   <si>
     <t>4-2-SEA 33 (10:11) 6-Quentin Lemons punts 40 yards to SFO 27. Fair Catch by 43-Randy Eckert.</t>
   </si>
@@ -767,75 +767,75 @@
   <si>
     <t>(9:19) Extra point GOOD by 12-Edward Davis. SFO 14 SEA 0</t>
   </si>
   <si>
     <t>(9:19) 12-Edward Davis kicks 75 yards from SFO 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#52 Fred Greene - MLB</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-SEA 25 (9:19) 10-Rodney McRoberts pass Pass knocked down by 57-Zane Hall. incomplete, intended for 7-Roger Wilson.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-10-SEA 25 (9:11) 21-Howard McCabe ran to SEA 32 for 7 yards. Tackle by 40-Stephen Slezak. SFO 40-Chester Bevan was injured on the play. He looks like he should be able to return. PENALTY - Facemask (SFO 54-Troy Nieto)</t>
   </si>
   <si>
-    <t>#98 Cecil Craig - SLB</t>
+    <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>#93 David Jordan - WLB</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>SEA 47</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-SEA 47 (9:08) 20-Jimmie Cabrera ran to SEA 44 for -3 yards. Tackle by 62-Jonathon Ransome.</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
-    <t>#29 Casey Stephens - SS</t>
+    <t>#29 Casey Stephens - CB</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>SEA 44</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-13-SEA 44 (8:24) 10-Rodney McRoberts pass complete to 7-Roger Wilson to SFO 42 for 15 yards. Tackle by 45-Donald Reed. 7-Roger Wilson did some fancy footwork there.</t>
   </si>
   <si>
     <t>7:42</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-SFO 42 (7:41) 21-Howard McCabe ran to SFO 41 for 1 yards. Tackle by 62-Jonathon Ransome.</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
@@ -860,51 +860,51 @@
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-4-SFO 35 (6:18) 10-Rodney McRoberts pass Pass knocked down by 34-Norman Maldonado. incomplete, intended for 89-Marcus Barron.</t>
   </si>
   <si>
     <t>6:13</t>
   </si>
   <si>
     <t>4-4-SFO 35 (6:14) 15-Steven Arnold 54 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#4 Glenn Haycraft - QB</t>
   </si>
   <si>
     <t>#69 Joseph Wyllie - RT</t>
   </si>
   <si>
     <t>#58 Roger Price - MLB</t>
   </si>
   <si>
-    <t>#55 Paul Carlucci - RDE</t>
+    <t>#76 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>1-10-SFO 42 (6:10) 43-Randy Eckert ran to SFO 38 for -4 yards. Tackle by 93-Trenton Larsen. 32-Harlan Branch was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>SFO 38</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-14-SFO 38 (5:27) 7-James Helmer pass Pass knocked down by 40-Carl Jefcoat. incomplete, intended for 32-Harlan Branch. PENALTY - Pass Interference (SEA 40-Carl Jefcoat)</t>
   </si>
   <si>
     <t>5:24</t>
   </si>