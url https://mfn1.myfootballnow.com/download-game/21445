--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -293,51 +293,51 @@
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 74 yards from DEN 35 to CIN -9. Touchback.</t>
   </si>
   <si>
     <t>#40 George Hanson - WR</t>
   </si>
   <si>
     <t>#43 Lawrence Judd - WLB</t>
   </si>
   <si>
-    <t>#29 Robert McCubbin - CB</t>
+    <t>#29 Robert McCubbin - SS</t>
   </si>
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
     <t>#20 Frank Despres - FS</t>
   </si>
   <si>
     <t>#47 Carl Solis - FS</t>
   </si>
   <si>
     <t>#38 Robert Beers - CB</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>#27 William Carr - CB</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#42 Alberto Crews - CB</t>
   </si>