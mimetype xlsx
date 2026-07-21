--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -506,51 +506,51 @@
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-JAX 43 (12:48) 20-Pete Gardner ran to JAX 38 for 5 yards. Tackle by 51-Lawrence Chandler.</t>
   </si>
   <si>
     <t>#16 Ronnie Pepin - QB</t>
   </si>
   <si>
     <t>#20 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#5 Chad Wise - RB</t>
   </si>
   <si>
     <t>#33 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
-    <t>#89 Frank Jones - TE</t>
+    <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#56 Henry Musgrove - LG</t>
   </si>
   <si>
     <t>#52 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#68 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#69 Jay Oxley - SLB</t>
   </si>
   <si>
     <t>#51 Lawrence Chandler - MLB</t>
   </si>