--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -398,51 +398,51 @@
   <si>
     <t>#75 Keith Millard - DT</t>
   </si>
   <si>
     <t>#77 David Malone - DT</t>
   </si>
   <si>
     <t>#74 William George - RDE</t>
   </si>
   <si>
     <t>#94 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#91 Fred Warner - WLB</t>
   </si>
   <si>
     <t>#57 Eric Long - WLB</t>
   </si>
   <si>
     <t>#44 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#35 Darren Sharper - CB</t>
   </si>
   <si>
-    <t>#39 Dwight Henderson - SS</t>
+    <t>#39 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#48 Jonathan Nicholson - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>NYN 24</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-11-NYN 24 (14:22) 6-Charles Gates pass Pass knocked down by 35-Darren Sharper. incomplete, intended for 89-Earl Polson.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>