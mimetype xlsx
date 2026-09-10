--- v0 (2026-07-10)
+++ v1 (2026-09-10)
@@ -317,111 +317,111 @@
   <si>
     <t>#59 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#94 Orville Sapp - WLB</t>
   </si>
   <si>
     <t>#25 Edward Okeefe - SS</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#72 Richard Ristau - LDE</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#35 John Reynolds - SS</t>
   </si>
   <si>
     <t>#97 John Hemphill - WLB</t>
   </si>
   <si>
-    <t>#20 Gary William - FS</t>
+    <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-NOS 25 (15:00) 9-John Koch pass incomplete, intended for 48-Matthew Adkins.</t>
   </si>
   <si>
     <t>#9 John Koch - QB</t>
   </si>
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
     <t>#60 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
-    <t>#94 Jason Jones - LDE</t>
+    <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
-    <t>#92 Bob Nance - RDE</t>
+    <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
@@ -500,69 +500,69 @@
   <si>
     <t>3-7-NOS 44 (12:46) 17-Rodolfo Militello ran to NOS 47 for 3 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>NOS 47</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-NOS 47 (12:07) 7-Gary Anderson punts 49 yards to CAR 4. 88-Brent Stine to CAR 16 for 11 yards. Tackle by 52-Don Lilly. NOS 75-Henry Green was injured on the play. He looks like he should be able to return. NOS 82-John Clay was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Gary Anderson - P</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
-    <t>#79 Eli Johnson - LDE</t>
-[...5 lines deleted...]
-    <t>#93 John Wallace - WLB</t>
+    <t>#78 Eli Johnson - LDE</t>
+  </si>
+  <si>
+    <t>#26 Chad Johnson - CB</t>
+  </si>
+  <si>
+    <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#74 Walter Reed - RG</t>
   </si>
   <si>
-    <t>#72 Christopher Contreras - RDE</t>
+    <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
     <t>CAR 16</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 16 (11:59) 28-Jason Thigpen ran to CAR 13 for -2 yards. Tackle by 94-Orville Sapp.</t>
   </si>
   <si>
     <t>#16 Sang Wilson - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#84 Mark Dean - TE</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
@@ -1001,72 +1001,72 @@
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>1-7-NOS 7 (12:16) 28-Jason Thigpen ran to NOS 0 for 7 yards. TOUCHDOWN! CAR 6 NOS 0</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:12) Extra point GOOD by 2-William Abraham. CAR 7 NOS 0</t>
   </si>
   <si>
-    <t>#61 Stephen Quam - LG</t>
-[...2 lines deleted...]
-    <t>#78 Robert Blubaugh - RT</t>
+    <t>#55 Stephen Quam - C</t>
+  </si>
+  <si>
+    <t>#78 Robert Blubaugh - LT</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>(12:12) 2-William Abraham kicks 69 yards from CAR 35 to NOS -4. 41-Glenn Hunt to NOS 16 for 20 yards. Tackle by 35-Chad Johnson. NOS 52-Don Lilly was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>NOS 16</t>
   </si>
   <si>
     <t>1-10-NOS 16 (12:08) 9-John Koch ran to NOS 33 for 18 yards. Tackle by 48-Mike Montano.</t>
   </si>
   <si>
-    <t>#95 Vernon Bang - DT</t>
+    <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>NOS 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-NOS 33 (11:16) 17-Rodolfo Militello ran to NOS 32 for -1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
@@ -1319,78 +1319,78 @@
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>2-1-CAR 35 (1:41) 9-John Koch pass Pass knocked down by 58-Garland Lauritzen. incomplete, intended for 40-Moises Pantoja. Pressure by 92-Bob Nance. 56-David Ganey got away with a hold on that play.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>3-1-CAR 35 (1:37) 9-John Koch ran to CAR 19 for 16 yards. Tackle by 92-Bob Nance. CAR 92-Bob Nance was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:29</t>
   </si>
   <si>
     <t>CAR 19</t>
   </si>
   <si>
     <t>1-10-CAR 19 (1:26) 9-John Koch pass complete to 10-Samuel Keyser to CAR 7 for 12 yards. Tackle by 35-Chad Johnson.</t>
   </si>
   <si>
-    <t>#42 Joseph Young - SS</t>
+    <t>#42 Joseph Young - FS</t>
   </si>
   <si>
     <t>CAR 7</t>
   </si>
   <si>
     <t>1-7-CAR 7 (1:08) 9-John Koch pass Pass knocked down by 24-Charles Weiner. incomplete, intended for 89-George Jones.</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>2-7-CAR 7 (1:05) 9-John Koch pass complete to 17-Rodolfo Militello to CAR 0 for 7 yards. TOUCHDOWN! CAR 7 NOS 6</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>(1:02) Extra point GOOD by 4-Thomas Spielman. CAR 7 NOS 7</t>
   </si>
   <si>
     <t>#2 Martin Newsome - QB</t>
   </si>
   <si>
-    <t>#4 Thomas Spielman - K</t>
+    <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>(1:02) 4-Thomas Spielman kicks 76 yards from NOS 35 to CAR -11. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (1:02) 16-Sang Wilson pass Pass knocked down by 33-Francis Escobedo. incomplete, intended for 82-Charles Ferguson.</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-10-CAR 25 (0:58) 16-Sang Wilson pass incomplete, dropped by 14-Timothy Gomez. That was a dangerous pass. Pressure by 52-Don Lilly.</t>
   </si>
   <si>
     <t>0:53</t>
   </si>
   <si>
     <t>3-10-CAR 25 (0:54) 16-Sang Wilson pass complete to 82-Charles Ferguson to CAR 37 for 12 yards. Tackle by 27-Bill Denton. 82-Charles Ferguson made a great move on the CB.</t>
   </si>
   <si>
     <t>0:51</t>
   </si>