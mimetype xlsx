--- v0 (2026-07-21)
+++ v1 (2026-09-10)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 75 yards from CAR 35 to ARZ -10. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#37 Stephen Martin - SS</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#33 Gerry Shaw - FS</t>
+    <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -368,108 +368,108 @@
   <si>
     <t>#84 Randall Howard - WR</t>
   </si>
   <si>
     <t>#84 David Moats - WR</t>
   </si>
   <si>
     <t>#40 Juan Holm - WR</t>
   </si>
   <si>
     <t>#68 William Holmes - LT</t>
   </si>
   <si>
     <t>#33 Richard Hicks - LG</t>
   </si>
   <si>
     <t>#63 John Metz - C</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
-    <t>#94 Jason Jones - LDE</t>
+    <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
-    <t>#92 Bob Nance - RDE</t>
+    <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - SS</t>
+    <t>#42 Joseph Young - FS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>CAR 40</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 40 (14:22) 6-Darryl Holley pass complete to 84-Randall Howard to CAR 8 for 32 yards. Tackle by 20-Larry Spivey. Pressure by 92-Bob Nance.</t>
   </si>
   <si>
     <t>#85 Alberto Watson - FB</t>
   </si>
   <si>
     <t>#18 Henry Brooks - WR</t>
   </si>
   <si>
     <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
-    <t>#35 Chad Johnson - CB</t>
+    <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>CAR 8</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-8-CAR 8 (13:35) 6-Darryl Holley pass incomplete, intended for 84-David Moats. Pressure by 92-Bob Nance.</t>
   </si>
   <si>
     <t>#47 Andrew Foster - RB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
@@ -503,111 +503,111 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-CAR 0 (12:17) 3-Russell Everett 17 yard field goal is GOOD. CAR 0 ARZ 3</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>#67 John Smith - C</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
     <t>#66 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#95 Vernon Bang - DT</t>
-[...2 lines deleted...]
-    <t>#79 Eli Johnson - LDE</t>
+    <t>#75 Vernon Bang - RDE</t>
+  </si>
+  <si>
+    <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(12:15) 3-Russell Everett kicks 75 yards from ARZ 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
-    <t>#93 John Wallace - WLB</t>
+    <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-CAR 25 (12:15) 28-Jason Thigpen ran to CAR 34 for 9 yards. Tackle by 45-Ray Haas.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#84 Mark Dean - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
     <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#78 Robert Blubaugh - RT</t>
+    <t>#78 Robert Blubaugh - LT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#90 Williams Richardson - RDE</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>#45 Ray Haas - SS</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>ARZ 8</t>
   </si>
   <si>
     <t>4-1-ARZ 8 (6:17) 2-William Abraham 27 yard field goal is GOOD. CAR 3 ARZ 3</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#74 Tom Denson - RT</t>
   </si>
   <si>
     <t>#65 Foster Wyatt - RG</t>
   </si>
   <si>
     <t>#93 Stephen Vazquez - SLB</t>
   </si>
   <si>
-    <t>#94 Jeff Reynoso - DT</t>
+    <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
   <si>
     <t>6:14</t>
   </si>
   <si>
     <t>(6:15) 2-William Abraham kicks 74 yards from CAR 35 to ARZ -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-ARZ 25 (6:15) 6-Darryl Holley pass complete to 84-Randall Howard to ARZ 27 for 2 yards. Tackle by 46-Marshall Roberson. 20-Larry Spivey got away with a hold on that play. PENALTY - Holding (ARZ 68-William Holmes)</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>ARZ 15</t>
   </si>
   <si>
     <t>1-20-ARZ 15 (6:11) 6-Darryl Holley pass incomplete, intended for 87-George Fall. 58-Garland Lauritzen got away with a hold on that play.</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>3-20-ARZ 15 (6:04) 6-Darryl Holley pass complete to 40-Juan Holm to CAR 5 for 80 yards. Tackle by 24-Charles Weiner. CAR 92-Bob Nance was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>CAR 5</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-5-CAR 5 (5:16) 47-Andrew Foster ran to CAR 6 for -1 yards. Tackle by 51-Tom Glover.</t>
   </si>
   <si>
     <t>#83 Timothy Moore - TE</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#71 Joe Haines - RG</t>
   </si>
   <si>
-    <t>#69 Chester Johnson - RDE</t>
+    <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>CAR 6</t>
   </si>
   <si>
     <t>2-6-CAR 6 (4:37) 6-Darryl Holley sacked at CAR 16 for -10 yards (79-Eli Johnson). Sack allowed by 68-William Holmes. 68-William Holmes completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>4:00</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-16-CAR 16 (3:59) 6-Darryl Holley pass complete to 18-Henry Brooks to CAR 5 for 11 yards. Tackle by 48-Mike Montano.</t>
   </si>
@@ -1403,51 +1403,51 @@
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>ARZ 26</t>
   </si>
   <si>
     <t>2-2-ARZ 26 (10:28) 15-George Ruch pass incomplete, intended for 14-Timothy Gomez.</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>3-2-ARZ 26 (10:25) 38-Ralph Koerner ran to ARZ 25 for 1 yards. Tackle by 43-Doug Boone.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>4-1-ARZ 25 (9:47) 2-William Abraham 44 yard field goal is GOOD. CAR 6 ARZ 9</t>
   </si>
   <si>
-    <t>#66 Rayford Hall - LG</t>
+    <t>#77 Rayford Hall - RT</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>(9:44) 2-William Abraham kicks 74 yards from CAR 35 to ARZ -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-ARZ 25 (9:44) 48-John Wolf ran to ARZ 31 for 6 yards. Tackle by 42-Joseph Young.</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>ARZ 31</t>
   </si>
   <si>
     <t>2-4-ARZ 31 (8:59) 6-Darryl Holley pass Pass knocked down by 46-Marshall Roberson. incomplete, intended for 84-David Moats. 58-Garland Lauritzen got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>3-4-ARZ 31 (8:56) 6-Darryl Holley pass INTERCEPTED by 20-Larry Spivey at ARZ 32. 20-Larry Spivey to ARZ 18 for 14 yards. Tackle by 85-Alberto Watson.</t>
   </si>