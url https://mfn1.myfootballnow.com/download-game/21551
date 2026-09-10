--- v0 (2026-07-21)
+++ v1 (2026-09-10)
@@ -317,180 +317,180 @@
   <si>
     <t>#59 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#94 Orville Sapp - WLB</t>
   </si>
   <si>
     <t>#25 Edward Okeefe - SS</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#72 Richard Ristau - LDE</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#35 John Reynolds - SS</t>
   </si>
   <si>
     <t>#97 John Hemphill - WLB</t>
   </si>
   <si>
-    <t>#20 Gary William - FS</t>
+    <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>NOS 18</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-4 Normal OLBs Blitz</t>
   </si>
   <si>
     <t>1-10-NOS 18 (14:57) 9-John Koch pass complete to 84-Charles Uresti to NOS 32 for 15 yards. Tackle by 33-Deandre Peck. Pressure by 99-Allen Parente. PENALTY - Pass Interference (DEN 45-Scott Anderson) (Declined)</t>
   </si>
   <si>
     <t>#9 John Koch - QB</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
-    <t>#44 Ollie Vick - FB</t>
+    <t>#47 Ollie Vick - FB</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
     <t>#60 Frank Park - RG</t>
   </si>
   <si>
     <t>#74 Walter Reed - RG</t>
   </si>
   <si>
     <t>#67 Tracy Killian - LDE</t>
   </si>
   <si>
     <t>#95 Mark Peterson - DT</t>
   </si>
   <si>
     <t>#77 Philip Turner - LDE</t>
   </si>
   <si>
     <t>#99 Allen Parente - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
-    <t>#53 Andrew Dunn - WLB</t>
+    <t>#59 Andrew Dunn - SLB</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
-    <t>#25 Jesse Rivers - CB</t>
+    <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>#33 Deandre Peck - SS</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-NOS 32 (14:53) 48-Matthew Adkins ran to NOS 32 for -1 yards. Tackle by 94-Moises Camacho. DEN 95-Mark Peterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-11-NOS 32 (14:13) 9-John Koch pass Pass knocked down by 45-Scott Anderson. incomplete, intended for 84-Charles Uresti. Pressure by 77-Philip Turner.</t>
   </si>
   <si>
-    <t>#52 Garrett Greer - WLB</t>
+    <t>#55 Garrett Greer - WLB</t>
   </si>
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-11-NOS 32 (14:09) 9-John Koch pass complete to 17-Rodolfo Militello to NOS 48 for 16 yards. Tackle by 33-Deandre Peck. 27-Robert James got away with a hold on that play.</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-4-DEN 46 (12:06) 9-John Koch pass complete to 39-Michael Buhl for 46 yards. TOUCHDOWN! NOS 6 DEN 0</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:00) Extra point GOOD by 4-Thomas Spielman. NOS 7 DEN 0</t>
   </si>
   <si>
     <t>#2 Martin Newsome - QB</t>
   </si>
   <si>
-    <t>#4 Thomas Spielman - K</t>
+    <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#49 David Kratochvil - SS</t>
   </si>
   <si>
     <t>#30 Jack Prescott - FS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>(12:00) 4-Thomas Spielman kicks 73 yards from NOS 35 to DEN -8. Touchback.</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>2-9-DEN 47 (10:36) 34-Richard Matson ran to DEN 49 for 2 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>#87 Michael Lonon - WR</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>DEN 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-8-DEN 49 (10:03) 34-Richard Matson ran to NOS 36 for 15 yards. Tackle by 98-Mark Roberts.</t>
   </si>
   <si>
-    <t>#72 Clark Gonzalez - RT</t>
+    <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>NOS 36</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-NOS 36 (9:21) 10-Joshua Pursel pass incomplete, the ball was thrown away. Pressure by 52-Don Lilly.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-NOS 36 (9:17) 10-Joshua Pursel ran to NOS 26 for 10 yards. 10-Joshua Pursel slides to avoid being hit.</t>
   </si>
@@ -770,54 +770,54 @@
   <si>
     <t>NOS 1</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-1-NOS 1 (6:36) 34-Richard Matson ran to NOS 0 for 1 yards. TOUCHDOWN! NOS 7 DEN 6</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
     <t>(6:34) Extra point GOOD by 9-Scott Hutchinson. NOS 7 DEN 7</t>
   </si>
   <si>
     <t>#15 Arthur Reiff - QB</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
-    <t>#75 Larry Koehler - LG</t>
-[...2 lines deleted...]
-    <t>#54 Franklin Oliveira - RG</t>
+    <t>#75 Larry Koehler - RT</t>
+  </si>
+  <si>
+    <t>#51 Franklin Oliveira - RG</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>(6:34) 9-Scott Hutchinson kicks 75 yards from DEN 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-NOS 25 (6:34) 17-Rodolfo Militello ran to NOS 24 for -1 yards. Tackle by 99-Allen Parente.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>NOS 24</t>
   </si>