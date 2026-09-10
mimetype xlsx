--- v0 (2026-07-30)
+++ v1 (2026-09-10)
@@ -368,78 +368,78 @@
   <si>
     <t>#21 Tom Basil - FB</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#66 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
     <t>#61 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#67 Ralph Watanabe - RT</t>
   </si>
   <si>
-    <t>#94 Jason Jones - LDE</t>
-[...2 lines deleted...]
-    <t>#59 Ronald Outland - DT</t>
+    <t>#94 Jason Jones - RDE</t>
+  </si>
+  <si>
+    <t>#76 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
-    <t>#92 Bob Nance - RDE</t>
+    <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - SS</t>
+    <t>#42 Joseph Young - FS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-10-GBY 25 (14:59) 11-Rodger Streetman pass incomplete, dropped by 36-Walter Bennett. The coverage on that play was extremely tight. Pressure by 60-John Landry.</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
@@ -461,66 +461,66 @@
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>GBY 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-GBY 24 (14:14) 1-Mark Hamill punts 48 yards to CAR 27. Fair Catch by 88-Brent Stine.</t>
   </si>
   <si>
     <t>#1 Mark Hamill - P</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
-    <t>#35 Chad Johnson - CB</t>
-[...2 lines deleted...]
-    <t>#93 John Wallace - WLB</t>
+    <t>#26 Chad Johnson - CB</t>
+  </si>
+  <si>
+    <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#76 Erin Hale - LT</t>
   </si>
   <si>
     <t>#58 Albert Burns - C</t>
   </si>
   <si>
-    <t>#72 Christopher Contreras - RDE</t>
+    <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>CAR 27</t>
   </si>
   <si>
     <t>Singleback Slot Strong TE Corner</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-CAR 27 (14:07) 15-George Ruch pass complete to 88-Brent Stine to CAR 39 for 11 yards. Tackle by 34-Robert Saddler.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
@@ -722,99 +722,99 @@
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>3-2-GBY 2 (7:46) 28-Jason Thigpen ran to GBY 0 for 2 yards. Tackle by 48-Michael Mauricio.</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>GBY 0</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-GBY 0 (7:05) 2-William Abraham 18 yard field goal is GOOD. CAR 3 GBY 0</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
-    <t>#66 Rayford Hall - LG</t>
+    <t>#77 Rayford Hall - RT</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#65 Foster Wyatt - RG</t>
   </si>
   <si>
     <t>#56 Charlie Dudek - WLB</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
     <t>(7:03) 2-William Abraham kicks 74 yards from CAR 35 to GBY -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 25 (7:03) 11-Rodger Streetman pass Pass knocked down by 24-Charles Weiner. incomplete, intended for 12-Paul McMillan.</t>
   </si>
   <si>
     <t>6:59</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-GBY 25 (7:00) 28-James Moran ran to GBY 24 for -1 yards. Tackle by 58-Garland Lauritzen. CAR 94-Jason Jones was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-11-GBY 24 (6:22) 11-Rodger Streetman pass incomplete, the ball was thrown away. Pressure by 92-Bob Nance.</t>
   </si>
   <si>
-    <t>#79 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>4-11-GBY 24 (6:18) 1-Mark Hamill punts 47 yards to CAR 29. Fair Catch by 88-Brent Stine. GBY 67-Ralph Watanabe was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>CAR 29</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>1-10-CAR 29 (6:12) 15-George Ruch pass Pass knocked down by 41-James Nielsen. incomplete, intended for 82-Charles Ferguson.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>