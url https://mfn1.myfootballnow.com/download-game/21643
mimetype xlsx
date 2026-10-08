--- v0 (2026-08-14)
+++ v1 (2026-10-08)
@@ -287,63 +287,63 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 74 yards from DEN 35 to CIN -9. Touchback.</t>
   </si>
   <si>
-    <t>#9 Ryan Clover - RB</t>
+    <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
     <t>#59 Juan Deleon - SLB</t>
   </si>
   <si>
     <t>#38 Robert Beers - CB</t>
   </si>
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
-    <t>#29 Robert McCubbin - SS</t>
+    <t>#29 Robert McCubbin - CB</t>
   </si>
   <si>
     <t>#47 Carl Solis - FS</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#43 Lawrence Judd - WLB</t>
   </si>
   <si>
     <t>#27 William Carr - CB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
     <t>#36 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#33 Deandre Peck - SS</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>CIN 31</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>2-4-CIN 31 (14:27) 21-John Brown ran to CIN 43 for 12 yards. Tackle by 94-Moises Camacho.</t>
   </si>
   <si>
-    <t>#83 Leland Canfield - WR</t>
+    <t>#11 Leland Canfield - WR</t>
   </si>
   <si>
     <t>#69 Timothy Green - LT</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>CIN 43</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 43 (13:44) 21-John Brown ran to CIN 43 for a short loss. Tackle by 96-Richard Langston.</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>CIN 48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-CIN 48 (12:25) 16-Brian Ward punts 56 yards to DEN -4.4-5-CIN 48 (12:25) 16-Brian Ward punts 56 yards to DEN -4. Touchback.</t>
   </si>
   <si>
     <t>#16 Brian Ward - P</t>
   </si>
   <si>
     <t>#19 Harold Flores - RB</t>
   </si>
   <si>
-    <t>#52 Garrett Greer - WLB</t>
+    <t>#55 Garrett Greer - WLB</t>
   </si>
   <si>
     <t>#28 Victor Morris - CB</t>
   </si>
   <si>
     <t>#65 Joe Bryant - C</t>
   </si>
   <si>
     <t>#60 Randy Shaw - LG</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>DEN 20</t>
   </si>
@@ -548,60 +548,60 @@
   <si>
     <t>1-10-DEN 20 (12:17) 10-Joshua Pursel pass complete to 88-Harrison Ward to DEN 34 for 14 yards. Tackle by 24-Zachery Obrien. Pressure by 99-Alfred Shelton.</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
   <si>
     <t>#34 Richard Matson - RB</t>
   </si>
   <si>
     <t>#39 Samuel Voss - FB</t>
   </si>
   <si>
     <t>#13 Robert Davis - WR</t>
   </si>
   <si>
     <t>#84 Leroy Castillo - WR</t>
   </si>
   <si>
     <t>#88 Harrison Ward - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
-    <t>#55 John Harris - LG</t>
+    <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
-    <t>#72 Clark Gonzalez - RT</t>
+    <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#94 Long Whaley - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>
   <si>
     <t>#34 Benjamin Houck - SS</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>DEN 34</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
@@ -968,51 +968,51 @@
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:15) Extra point GOOD by 15-Thomas Evans. DEN 0 CIN 7</t>
   </si>
   <si>
     <t>#18 Timothy Bullock - QB</t>
   </si>
   <si>
     <t>#15 Thomas Evans - K</t>
   </si>
   <si>
     <t>#69 Howard Jeanlouis - C</t>
   </si>
   <si>
-    <t>#11 Andrew Dunn - WLB</t>
+    <t>#59 Andrew Dunn - SLB</t>
   </si>
   <si>
     <t>#49 David Kratochvil - SS</t>
   </si>
   <si>
     <t>CIN 35</t>
   </si>
   <si>
     <t>(11:15) 15-Thomas Evans kicks 75 yards from CIN 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-DEN 25 (11:15) 10-Joshua Pursel sacked at DEN 17 for -8 yards (43-Lawrence Judd) CIN 60-Randy Shaw was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>DEN 17</t>
   </si>
@@ -2171,51 +2171,51 @@
   </sheetPr>
   <dimension ref="A1:CF170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="329.063" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>