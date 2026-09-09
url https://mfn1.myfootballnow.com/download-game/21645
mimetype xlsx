--- v0 (2026-08-20)
+++ v1 (2026-09-09)
@@ -287,63 +287,63 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Jaime Jacobs kicks 75 yards from NYN 35 to CIN -10. Touchback.</t>
   </si>
   <si>
-    <t>#9 Ryan Clover - RB</t>
+    <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
     <t>#59 Juan Deleon - SLB</t>
   </si>
   <si>
     <t>#38 Robert Beers - CB</t>
   </si>
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
-    <t>#29 Robert McCubbin - SS</t>
+    <t>#29 Robert McCubbin - CB</t>
   </si>
   <si>
     <t>#47 Carl Solis - FS</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#43 Lawrence Judd - WLB</t>
   </si>
   <si>
     <t>#27 William Carr - CB</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
@@ -401,153 +401,153 @@
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
     <t>#75 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#50 Sean Flinchum - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
-    <t>#20 Johnny Pace - SS</t>
+    <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CIN 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-2-CIN 33 (14:25) 21-John Brown ran to CIN 33 for a short loss. Tackle by 69-William Wheatley.</t>
   </si>
   <si>
     <t>#35 Clemente Emerson - RB</t>
   </si>
   <si>
     <t>#69 William Wheatley - DT</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>3-2-CIN 33 (13:49) 9-Ryan Clover ran to CIN 36 for 4 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>CIN 36</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-CIN 36 (13:06) 21-John Brown ran to NYN 49 for 15 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
-    <t>#99 Michael Alexander - MLB</t>
+    <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>NYN 49</t>
   </si>
   <si>
     <t>1-10-NYN 49 (12:25) 9-Ryan Clover ran to NYN 40 for 9 yards. Tackle by 99-Michael Alexander. NYN 97-John Howard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>NYN 40</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-NYN 40 (11:41) 6-Joseph Galle pass complete to 40-George Hanson to NYN 34 for 6 yards. Tackle by 20-Johnny Pace. NYN 66-Mark Gothard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#83 Leland Canfield - WR</t>
+    <t>#11 Leland Canfield - WR</t>
   </si>
   <si>
     <t>#82 Albert Bowers - WR</t>
   </si>
   <si>
-    <t>#66 Mark Gothard - DT</t>
+    <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
     <t>#39 Charles Martin - FS</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>NYN 34</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-NYN 34 (10:58) 6-Joseph Galle pass complete to 40-George Hanson to NYN 18 for 15 yards. Tackle by 32-Jose Coyle.</t>
   </si>
   <si>
     <t>#60 Willie Walker - RDE</t>
   </si>
   <si>
-    <t>#54 Rafael Kirk - WLB</t>
+    <t>#93 Rafael Kirk - WLB</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>NYN 18</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-NYN 18 (10:15) 6-Joseph Galle pass complete to 83-Leland Canfield to NYN 13 for 6 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>NYN 13</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>NYN 42</t>
   </si>
   <si>
     <t>3-9-NYN 42 (6:38) 33-Cameron Barnhart ran to NYN 40 for -2 yards. Tackle by 93-James Rogers.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-NYN 40 (5:57) 2-Doyle Armstrong punts 51 yards to CIN 10. Fair Catch by 82-Albert Bowers.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
-    <t>#63 Harlan Mills - C</t>
+    <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
     <t>#61 Robert Scott - LG</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>CIN 10</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CIN 10 (5:51) 21-John Brown ran to CIN 24 for 15 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>CIN 24</t>
   </si>
   <si>
     <t>1-10-CIN 24 (5:14) 6-Joseph Galle pass complete to 82-Albert Bowers to CIN 36 for 12 yards. Tackle by 50-Sean Flinchum. 82-Albert Bowers breaks down the CB. PENALTY - Pass Interference (NYN 31-Jason Forrester) (Declined)</t>
   </si>
@@ -1238,51 +1238,51 @@
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-CIN 31 (0:18) 21-John Brown ran to CIN 35 for 4 yards. Tackle by 59-Jeffrey Pruitt.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 15-Thomas Evans kicks 68 yards from CIN 35 to NYN -3. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 6-Charles Gates ran to NYN 37 for 12 yards. Tackle by 46-Milton Wright.</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 37 (14:18) 21-Richard Johnson ran to NYN 42 for 5 yards. Tackle by 99-Alfred Shelton.</t>
   </si>
   <si>
-    <t>#86 Rusty Earwood - TE</t>
+    <t>#84 Rusty Earwood - TE</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>2-5-NYN 42 (13:43) 21-Richard Johnson ran to NYN 48 for 6 yards. Tackle by 22-Zachary Haws. NYN 21-Richard Johnson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>1-10-NYN 48 (12:57) 15-Tommy Arnold pass complete to 44-Gerald Kemp to CIN 38 for 14 yards. Tackle by 43-Lawrence Judd. 44-Gerald Kemp did some fancy footwork there. Pressure by 94-Long Whaley.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>CIN 38</t>
   </si>
   <si>
     <t>1-10-CIN 38 (12:08) 6-Charles Gates ran to CIN 23 for 15 yards. Tackle by 46-Milton Wright.</t>
   </si>
   <si>
     <t>11:23</t>
   </si>