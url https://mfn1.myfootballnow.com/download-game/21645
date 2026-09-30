--- v1 (2026-09-09)
+++ v2 (2026-09-30)
@@ -740,51 +740,51 @@
   <si>
     <t>3-9-NYN 42 (6:38) 33-Cameron Barnhart ran to NYN 40 for -2 yards. Tackle by 93-James Rogers.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-NYN 40 (5:57) 2-Doyle Armstrong punts 51 yards to CIN 10. Fair Catch by 82-Albert Bowers.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
     <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
-    <t>#61 Robert Scott - LG</t>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>CIN 10</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CIN 10 (5:51) 21-John Brown ran to CIN 24 for 15 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>CIN 24</t>
   </si>
   <si>
     <t>1-10-CIN 24 (5:14) 6-Joseph Galle pass complete to 82-Albert Bowers to CIN 36 for 12 yards. Tackle by 50-Sean Flinchum. 82-Albert Bowers breaks down the CB. PENALTY - Pass Interference (NYN 31-Jason Forrester) (Declined)</t>
   </si>
   <si>
     <t>5:08</t>
   </si>