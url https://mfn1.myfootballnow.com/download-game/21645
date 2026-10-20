--- v2 (2026-09-30)
+++ v3 (2026-10-20)
@@ -380,51 +380,51 @@
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#75 Brandon Hagood - LG</t>
   </si>
   <si>
     <t>#64 George Fields - C</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#98 Francisco Williams - RDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#70 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#50 Sean Flinchum - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>Shotgun Normal Post Flags</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (8:48) 6-Charles Gates pass incomplete, the ball was thrown away. Pressure by 94-Long Whaley.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#84 Brian Degroot - WR</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#94 Long Whaley - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>