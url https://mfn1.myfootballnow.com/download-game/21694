--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -374,66 +374,66 @@
   <si>
     <t>#6 Peter Black - WR</t>
   </si>
   <si>
     <t>#18 Richard Eddings - WR</t>
   </si>
   <si>
     <t>#85 Vincent Fisher - WR</t>
   </si>
   <si>
     <t>#69 Ronald Mach - RT</t>
   </si>
   <si>
     <t>#53 Timothy Barnes - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#50 Charles Hanley - RG</t>
   </si>
   <si>
     <t>#59 Don Fisher - C</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>BAL 40</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>BAL 44</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-7-BAL 44 (13:39) 10-Gregory Moran pass complete to 46-Anthony Miller to PIT 50 for 7 yards. Tackle by 56-Ralph Navarrete. Nice job by 46-Anthony Miller on that route to lose his coverage. Pressure by 92-Randall Baker.</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>PIT 50</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-PIT 50 (12:53) 48-Peter Quinn ran to BAL 50 for -1 yards. Tackle by 96-Russell Riddle.</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>BAL 50</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-11-BAL 50 (12:12) 46-Anthony Miller ran to PIT 46 for 4 yards. Tackle by 99-Thomas Carr. PIT 95-Bradley Booker was injured on the play. He looks like he should be able to return. PENALTY - Holding (BAL 82-Richard Cole)</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>BAL 41</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -560,66 +560,66 @@
   <si>
     <t>#61 Xavier Cagle - RT</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
     <t>11:51</t>
   </si>
   <si>
     <t>PIT 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-PIT 22 (11:52) 43-Randy Eckert ran to PIT 26 for 4 yards. Tackle by 97-Brian Silverberg.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#93 Basil Cushing - LDE</t>
   </si>
   <si>
     <t>#92 Donald Johnson - DT</t>
   </si>
   <si>
     <t>#60 Willie Walker - RDE</t>
   </si>
   <si>
     <t>#36 Christopher Turner - CB</t>
   </si>
   <si>
     <t>#24 Michael Greenwood - CB</t>
   </si>