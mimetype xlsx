--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -317,132 +317,132 @@
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#15 Timothy Magee - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 28-James Moran ran to GBY 26 for 1 yards. Tackle by 97-Steve Stout.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>GBY 26</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-9-GBY 26 (14:16) 28-James Moran ran to GBY 27 for 1 yards. Tackle by 69-Reginald Frierson.</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>CLE 28</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-5-CLE 28 (12:52) 9-Stanley Chandler pass Pass knocked down by 33-Edward Stone. incomplete, intended for 84-Clint Thomas. Pressure by 94-Shane Frakes.</t>
   </si>
   <si>
     <t>#43 Howard Dyson - FB</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Out</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-5-CLE 28 (12:48) 9-Stanley Chandler pass complete to 87-Jerry Pearson to CLE 38 for 11 yards. Tackle by 24-Jason Estes.</t>
   </si>
   <si>
     <t>#34 Shaun Bradford - FB</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>CLE 38</t>
   </si>
   <si>
     <t>1-10-CLE 38 (12:00) 48-Scott Calloway ran to CLE 40 for 2 yards. Tackle by 95-Albert Werner. GBY 52-Mark Stevens was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>2-8-CLE 40 (11:22) 9-Stanley Chandler pass Pass knocked down by 24-Jason Estes. incomplete, intended for 88-Leslie Cornell.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>3-8-CLE 40 (11:19) 48-Scott Calloway ran to CLE 43 for 3 yards. Tackle by 41-James Nielsen.</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>CLE 43</t>
   </si>
   <si>
     <t>4-5-CLE 43 (10:34) 7-Steven Francis punts 48 yards to GBY 9. Fair Catch by 15-Chad Sailor.</t>
   </si>
   <si>
     <t>#7 Steven Francis - P</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>10:26</t>
   </si>
   <si>
     <t>GBY 9</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 9 (10:27) 11-Rodger Streetman pass Pass knocked down by 58-Kyle Koch. incomplete, intended for 88-Kevin Nelson.</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
@@ -1211,51 +1211,51 @@
   <si>
     <t>#22 James Peterson - RB</t>
   </si>
   <si>
     <t>3:44</t>
   </si>
   <si>
     <t>GBY 15</t>
   </si>
   <si>
     <t>2-5-GBY 15 (3:43) 9-Stanley Chandler pass complete to 13-Patrick Waite to GBY 4 for 11 yards. 13-Patrick Waite had to slow down a little to make that catch. Tackle by 24-Jason Estes. Pressure by 33-Edward Stone. CLE 73-James Dubose was injured on the play.</t>
   </si>
   <si>
     <t>3:03</t>
   </si>
   <si>
     <t>GBY 4</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>1-4-GBY 4 (3:02) 9-Stanley Chandler pass incomplete, intended for 20-Willie Lomax. Pressure by 94-Shane Frakes. PENALTY - Pass Interference (GBY 34-Robert Saddler)</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
+    <t>#62 Orlando Cotton - RG</t>
   </si>
   <si>
     <t>GBY 1</t>
   </si>
   <si>
     <t>1-1-GBY 1 (2:58) 38-Joe Wilcox ran to GBY 0 for 1 yards. TOUCHDOWN! GBY 50-Dave Snead was injured on the play. He looks like he should be able to return. GBY 3 CLE 6</t>
   </si>
   <si>
     <t>#56 Charlie Dudek - WLB</t>
   </si>
   <si>
     <t>2:55</t>
   </si>
   <si>
     <t>(2:56) Extra point GOOD by 15-Timothy Magee. GBY 3 CLE 7</t>
   </si>
   <si>
     <t>#12 Robert North - QB</t>
   </si>
   <si>
     <t>(2:56) 15-Timothy Magee kicks 75 yards from CLE 35 to GBY -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
@@ -2324,91 +2324,91 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">