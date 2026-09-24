--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -386,51 +386,51 @@
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#66 Luther Best - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
-    <t>#43 Jack Harris - MLB</t>
+    <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#41 Andrew Turner - WLB</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
   <si>
     <t>#36 Matthew Epps - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#44 Andrew Hernandez - SS</t>
   </si>
   <si>
     <t>#49 Kyle Gilliam - SS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>WAS 27</t>
   </si>