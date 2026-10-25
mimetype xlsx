--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -428,51 +428,51 @@
   <si>
     <t>#49 Kyle Gilliam - SS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>WAS 27</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-7-WAS 27 (14:12) 39-Mark Harris ran to WAS 27 for a short loss. Tackle by 75-Kevin Warren.</t>
   </si>
   <si>
     <t>#88 Miguel Ramos - TE</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-7-WAS 27 (13:27) 39-Mark Harris ran to WAS 28 for 1 yards. Tackle by 71-Danny Randle.</t>
   </si>
   <si>
     <t>#43 Steven Dolby - FB</t>
   </si>
   <si>
     <t>#78 John Babich - LDE</t>
   </si>