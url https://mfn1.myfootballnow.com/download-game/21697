--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James White kicks 75 yards from DET 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
-    <t>#40 Tyler Davis - CB</t>
-[...11 lines deleted...]
-    <t>#39 Dwight Henderson - CB</t>
+    <t>#22 Tyler Davis - CB</t>
+  </si>
+  <si>
+    <t>#93 Eric Long - LDE</t>
+  </si>
+  <si>
+    <t>#23 Miles Blankenship - CB</t>
+  </si>
+  <si>
+    <t>#42 Sam Rucker - SS</t>
+  </si>
+  <si>
+    <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - SS</t>
-[...5 lines deleted...]
-    <t>#69 John Burns - RDE</t>
+    <t>#20 Jordan Heaton - FS</t>
+  </si>
+  <si>
+    <t>#55 Marvin Smith - WLB</t>
+  </si>
+  <si>
+    <t>#94 John Burns - DT</t>
   </si>
   <si>
     <t>#76 Harold Graham - LDE</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 45-Ray Byrne ran to MIN 34 for 9 yards. Tackle by 38-Henry Baker.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
-    <t>#45 Ray Byrne - RB</t>
+    <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
-    <t>#47 Rudy Stevens - TE</t>
+    <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
-    <t>#54 Anthony Owen - RG</t>
+    <t>#65 Anthony Owen - LG</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
     <t>#52 Joseph Peoples - RG</t>
   </si>
   <si>
-    <t>#64 Tim Irwin - RT</t>
+    <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#60 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#57 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
@@ -554,66 +554,66 @@
   <si>
     <t>#25 Joe Speece - FB</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#89 James Navarrete - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
-    <t>#97 Shaun Edwards - LDE</t>
-[...8 lines deleted...]
-    <t>#91 Fred Warner - WLB</t>
+    <t>#97 Shaun Edwards - RDE</t>
+  </si>
+  <si>
+    <t>#92 Keith Millard - RDE</t>
+  </si>
+  <si>
+    <t>#52 David Cordero - MLB</t>
+  </si>
+  <si>
+    <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
     <t>#35 Darren Sharper - CB</t>
   </si>
   <si>
-    <t>#32 Frank Smith - SS</t>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>DET 7</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-6-DET 7 (10:55) 23-Kenneth Watson ran to DET 11 for 4 yards. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>DET 11</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>DET 17</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-5-DET 17 (7:59) 23-Kenneth Watson ran to DET 27 for 11 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>DET 27</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-DET 27 (7:20) 23-Kenneth Watson ran to DET 26 for -1 yards. Tackle by 69-John Burns.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
-    <t>#74 William George - RDE</t>
+    <t>#94 William George - DT</t>
   </si>
   <si>
     <t>6:37</t>
   </si>
   <si>
     <t>DET 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-DET 26 (6:36) 23-Kenneth Watson ran to DET 34 for 8 yards. Tackle by 32-Frank Smith.</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>DET 34</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>1-5-DET 45 (14:58) 23-Kenneth Watson ran to DET 41 for -5 yards. Tackle by 97-Shaun Edwards.</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>DET 41</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>2-10-DET 41 (14:13) 5-Richard Bodden pass complete to 80-Jason Myers to MIN 42 for 18 yards. Tackle by 42-Sam Rucker. DET 80-Jason Myers was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>1-10-MIN 42 (13:35) 5-Richard Bodden pass complete to 85-James Jackson to MIN 38 for 4 yards. Tackle by 44-Miles Blankenship.</t>
   </si>
   <si>
-    <t>#16 Leroy Hill - WR</t>
+    <t>#19 Leroy Hill - WR</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>MIN 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-6-MIN 38 (13:01) 5-Richard Bodden pass complete to 89-James Navarrete to MIN 37 for 2 yards. Tackle by 39-Dwight Henderson. Pressure by 76-Harold Graham. PENALTY - Holding (DET 52-Jimmy Degregorio)</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>MIN 48</t>
   </si>
   <si>
     <t>2-16-MIN 48 (12:55) 5-Richard Bodden pass complete to 89-James Navarrete to MIN 38 for 10 yards. Tackle by 57-Eric Long.</t>
   </si>
@@ -1289,54 +1289,54 @@
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-DET 22 (1:41) 5-Brian Thompson pass complete to 47-Rudy Stevens to DET 14 for 8 yards. Tackle by 47-Kirk Harper. DET 60-Paul Carlucci was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:18</t>
   </si>
   <si>
     <t>DET 14</t>
   </si>
   <si>
     <t>3-2-DET 14 (1:17) 5-Brian Thompson pass Pass knocked down by 38-Henry Baker. incomplete, intended for 82-Earl Wheeler. DET 66-Richard Taliaferro was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>4-2-DET 14 (1:13) 6-Randal Garcia 32 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
-    <t>#79 Phillip Bailey - RG</t>
-[...2 lines deleted...]
-    <t>#59 Albert Arnold - RT</t>
+    <t>#68 Phillip Bailey - LG</t>
+  </si>
+  <si>
+    <t>#53 Albert Arnold - RT</t>
   </si>
   <si>
     <t>#92 Jordan Haner - MLB</t>
   </si>
   <si>
     <t>#54 Roscoe Jordan - WLB</t>
   </si>
   <si>
     <t>#58 Nicholas Clements - SLB</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>DET 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-DET 21 (1:10) 23-Kenneth Watson ran to DET 21 for a short loss. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>0:34</t>
   </si>
@@ -2308,51 +2308,51 @@
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>