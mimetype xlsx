--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -293,156 +293,156 @@
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James White kicks 75 yards from DET 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
-    <t>#93 Eric Long - LDE</t>
+    <t>#90 Eric Long - LDE</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 45-Ray Byrne ran to MIN 34 for 9 yards. Tackle by 38-Henry Baker.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#65 Anthony Owen - LG</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
-    <t>#52 Joseph Peoples - RG</t>
+    <t>#63 Joseph Peoples - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
+    <t>#59 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>MIN 34</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-1-MIN 34 (14:23) 45-Ray Byrne ran to MIN 42 for 8 yards. Tackle by 46-Thomas Hahn.</t>
   </si>
   <si>
     <t>#82 Earl Wheeler - WR</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>MIN 42</t>
   </si>
@@ -530,87 +530,87 @@
   <si>
     <t>#78 Christopher Moats - C</t>
   </si>
   <si>
     <t>#51 Loren Rivera - C</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>DET 3</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-DET 3 (11:40) 5-Richard Bodden pass complete to 80-Jason Myers to DET 7 for 4 yards. Tackle by 35-Darren Sharper.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#89 James Navarrete - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#97 Shaun Edwards - RDE</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
-    <t>#52 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>DET 7</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-6-DET 7 (10:55) 23-Kenneth Watson ran to DET 11 for 4 yards. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>DET 11</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-7-DET 6 (10:21) 5-Richard Bodden pass Pass knocked down by 39-Dwight Henderson. incomplete, intended for 80-Jason Myers. Pressure by 97-Shaun Edwards.</t>
   </si>
   <si>
     <t>#85 James Jackson - WR</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>4-7-DET 6 (10:15) 17-Melvin Rice punts 48 yards to MIN 46. 39-Dwight Henderson to MIN 47 for 1 yards. Tackle by 46-Thomas Hahn.</t>
   </si>
   <si>
     <t>#17 Melvin Rice - P</t>
   </si>
   <si>
     <t>#62 Thomas Moore - C</t>
   </si>
   <si>
     <t>#50 Lon Marchetti - RG</t>
   </si>
   <si>
-    <t>#77 David Malone - DT</t>
+    <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>MIN 47</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-MIN 47 (10:08) 5-Brian Thompson pass Pass knocked down by 96-Joseph Young. incomplete, intended for 47-Rudy Stevens.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>2-10-MIN 47 (10:03) 45-Ray Byrne ran to MIN 49 for 3 yards. Tackle by 47-Kirk Harper.</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>DET 17</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-5-DET 17 (7:59) 23-Kenneth Watson ran to DET 27 for 11 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>DET 27</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-DET 27 (7:20) 23-Kenneth Watson ran to DET 26 for -1 yards. Tackle by 69-John Burns.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>6:37</t>
   </si>
   <si>
     <t>DET 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-DET 26 (6:36) 23-Kenneth Watson ran to DET 34 for 8 yards. Tackle by 32-Frank Smith.</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>DET 34</t>
   </si>
@@ -2304,51 +2304,51 @@
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">