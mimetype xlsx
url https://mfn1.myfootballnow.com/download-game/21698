--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -398,51 +398,51 @@
   <si>
     <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#71 Marcus Behrens - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>#53 Joseph Nunez - WLB</t>
   </si>
   <si>
     <t>#23 William Canale - CB</t>
   </si>
   <si>
-    <t>#30 David Andresen - CB</t>
+    <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-10-NOS 25 (14:57) 17-Rodolfo Militello ran to NOS 23 for -2 yards. Tackle by 71-Marcus Behrens.</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>NOS 23</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NOS 38 (13:27) 9-John Koch pass complete to 17-Rodolfo Militello to NOS 44 for 6 yards. Tackle by 30-Robert Jackson. Great move by 17-Rodolfo Militello to get free of his coverage. NED 95-Richard McDonald was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
-    <t>#37 Paul Dixson - FS</t>
+    <t>#39 Paul Dixson - FS</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>NOS 44</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-4-NOS 44 (12:41) 9-John Koch pass complete to 84-Charles Uresti to NED 48 for 8 yards. Tackle by 30-David Andresen. NED 59-David Levinson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>NED 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
@@ -566,63 +566,63 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NED 44 (10:29) 28-Edmond Hinnant ran to NOS 46 for 10 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
   <si>
     <t>#28 Edmond Hinnant - RB</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
-    <t>#65 Harold Jensen - LT</t>
+    <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#64 Sean Smith - RG</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - C</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>NOS 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-NOS 46 (9:46) 31-Russel Covarrubias ran to NOS 44 for 2 yards. Tackle by 99-James Gupta. 65-Gary Burrus missed that block completely.</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>9:02</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-8-NOS 44 (9:01) 9-David Gram pass complete to 18-Johnny Wells to NOS 34 for 10 yards. Tackle by 32-David Harris. Great move by 18-Johnny Wells to get free of his coverage.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>NOS 34</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-NOS 34 (8:16) 28-Edmond Hinnant ran to NOS 28 for 6 yards. Tackle by 27-Bill Denton.</t>
   </si>
   <si>
-    <t>#12 Benjamin Nguyen - WR</t>
+    <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>NOS 28</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-4-NOS 28 (7:40) 33-Ira Perales ran to NOS 18 for 9 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
     <t>NOS 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>