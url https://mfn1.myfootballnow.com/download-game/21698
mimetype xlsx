--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#71 Marcus Behrens - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
@@ -530,99 +530,99 @@
   <si>
     <t>2-4-NED 43 (11:19) 9-John Koch pass complete to 84-Charles Uresti to NED 32 for 11 yards. Tackle by 30-David Andresen.</t>
   </si>
   <si>
     <t>#97 Richard McGarry - MLB</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>NED 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-NED 32 (10:34) 9-John Koch sacked at NED 41 for -10 yards (99-Freddie Room). Sack allowed by 57-David Palacio. 9-John Koch FUMBLES (99-Freddie Room) recovered by NED-37-Paul Dixson to NED 44 for 1 yards.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>NED 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NED 44 (10:29) 28-Edmond Hinnant ran to NOS 46 for 10 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
   <si>
     <t>#28 Edmond Hinnant - RB</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#64 Sean Smith - RG</t>
   </si>
   <si>
-    <t>#75 Harry Brown - C</t>
+    <t>#75 Harry Brown - LG</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>NOS 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-NOS 46 (9:46) 31-Russel Covarrubias ran to NOS 44 for 2 yards. Tackle by 99-James Gupta. 65-Gary Burrus missed that block completely.</t>
   </si>
@@ -1073,51 +1073,51 @@
   <si>
     <t>6:13</t>
   </si>
   <si>
     <t>3-6-NOS 24 (6:14) 9-John Koch pass Pass knocked down by 27-Michael Monroe. incomplete, intended for 89-George Jones.</t>
   </si>
   <si>
     <t>#39 Michael Buhl - RB</t>
   </si>
   <si>
     <t>#1 Ronald Gomes - RB</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-NOS 24 (6:11) 7-Gary Anderson punts 47 yards to NED 28. 82-Jerry Carter to NED 30 for 1 yards. Tackle by 52-Don Lilly.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>NED 30</t>
   </si>
   <si>
     <t>1-10-NED 30 (6:03) 9-David Gram pass complete to 14-Steven Siler to NOS 45 for 25 yards. Tackle by 32-David Harris. Nice job by 14-Steven Siler on that route to lose his coverage.</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>NOS 45</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NOS 45 (5:21) 9-David Gram pass complete to 18-Johnny Wells to NOS 41 for 4 yards. Tackle by 58-Morris Fraise.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>