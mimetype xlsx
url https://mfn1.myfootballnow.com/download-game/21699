--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -314,105 +314,105 @@
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#29 Robert Love - CB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 28-Jason Thigpen ran to CAR 24 for -1 yards. Tackle by 55-Jackson Nelson.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
@@ -557,129 +557,129 @@
   <si>
     <t>#30 Jeffrey Paquette - CB</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>MIA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:20) Extra point GOOD by 2-William Abraham. MIA 0 CAR 7</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#65 Charles Fairbanks - LG</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(9:20) 2-William Abraham kicks 72 yards from CAR 35 to MIA -7. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 25 (9:20) 35-Gregory Torres ran to MIA 24 for -1 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#35 Gregory Torres - RB</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#15 Daniel McNabb - WR</t>
   </si>
   <si>
     <t>#84 Charles Couch - WR</t>
   </si>
   <si>
     <t>#62 Richard Harris - RG</t>
   </si>
   <si>
     <t>#63 Seth Basher - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#60 Lionel Betty - DT</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>MIA 24</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-11-MIA 24 (8:38) (Hot Read) 7-Thomas Pugliese pass complete to 39-Jesse Pearson to MIA 29 for 5 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>#81 Paul Woods - WR</t>
   </si>