--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -1094,51 +1094,51 @@
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>1-10-CIN 20 (8:10) 6-Joseph Galle pass complete to 21-John Brown to CIN 23 for 2 yards. Tackle by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
     <t>CIN 23</t>
   </si>
   <si>
     <t>2-8-CIN 23 (7:32) 6-Joseph Galle pass complete to 82-Albert Bowers to DEN 49 for 29 yards. Tackle by 37-Christopher Cohen.</t>
   </si>
   <si>
     <t>6:50</t>
   </si>
   <si>
     <t>DEN 49</t>
   </si>
   <si>
     <t>1-10-DEN 49 (6:49) 20-Ernie Shelton ran to DEN 47 for 2 yards. Tackle by 94-Moises Camacho.</t>
   </si>
   <si>
-    <t>#83 Leland Canfield - WR</t>
+    <t>#11 Leland Canfield - WR</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>DEN 47</t>
   </si>
   <si>
     <t>2-8-DEN 47 (6:07) 6-Joseph Galle pass complete to 8-Angel Greve to DEN 27 for 20 yards. Tackle by 36-Kenneth Tomasini. Pressure by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>DEN 27</t>
   </si>
   <si>
     <t>1-10-DEN 27 (5:25) 6-Joseph Galle sacked at DEN 34 for -7 yards (56-David Johnson). Sack allowed by 77-Frank McRoy. 77-Frank McRoy completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>DEN 34</t>
   </si>