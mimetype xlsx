--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -527,51 +527,51 @@
   <si>
     <t>#64 Shad Brodie - RDE</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>#91 Aaron Lynch - WLB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#33 Deandre Peck - SS</t>
   </si>
   <si>
     <t>#20 Robert Ross - FS</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>CIN 11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-4-CIN 11 (13:16) 21-John Brown ran to CIN 9 for -2 yards. Tackle by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>#20 Ernie Shelton - RB</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#37 Christopher Cohen - CB</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>CIN 9</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-6-CIN 9 (12:33) 21-John Brown ran to CIN 10 for 1 yards. Tackle by 2-Robert Carter.</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>CIN 10</t>
   </si>
   <si>
     <t>4-5-CIN 10 (11:58) 16-Brian Ward punts 45 yards to DEN 44. 41-Jimmy Fisher FUMBLES recovered by DEN-41-Jimmy Fisher to DEN 46 for 2 yards. Tackle by 47-Carl Solis. DEN 2-Robert Carter was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#28 Victor Morris - CB</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>