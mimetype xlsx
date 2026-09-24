--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -287,186 +287,186 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Stephen Figaro kicks 71 yards from BUF 35 to TBY -6. Touchback.</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
-[...11 lines deleted...]
-    <t>#38 Hugo Farley - SS</t>
+    <t>#16 Todd Ayers - WR</t>
+  </si>
+  <si>
+    <t>#47 Shayne Perkins - CB</t>
+  </si>
+  <si>
+    <t>#53 Gordon Carroll - WLB</t>
+  </si>
+  <si>
+    <t>#50 Anthony Sipple - MLB</t>
+  </si>
+  <si>
+    <t>#46 Hugo Farley - CB</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#21 Tom Stanley - SS</t>
-[...11 lines deleted...]
-    <t>#53 Raul Kennedy - SLB</t>
+    <t>#46 Tom Stanley - CB</t>
+  </si>
+  <si>
+    <t>#92 Randy Elliott - RDE</t>
+  </si>
+  <si>
+    <t>#32 Marshall Campos - CB</t>
+  </si>
+  <si>
+    <t>#52 David Blais - MLB</t>
+  </si>
+  <si>
+    <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#9 Stephen Figaro - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Carl Hagen pass complete to 11-Rolf Jackman to TBY 29 for 4 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
-    <t>#14 Carl Hagen - QB</t>
-[...26 lines deleted...]
-    <t>#51 Michael Leblanc - RT</t>
+    <t>#9 Carl Hagen - QB</t>
+  </si>
+  <si>
+    <t>#26 Christian Chun - RB</t>
+  </si>
+  <si>
+    <t>#46 Steven Zimmerman - FB</t>
+  </si>
+  <si>
+    <t>#87 Rolf Jackman - WR</t>
+  </si>
+  <si>
+    <t>#18 Roy Larios - WR</t>
+  </si>
+  <si>
+    <t>#61 William Hampton - C</t>
+  </si>
+  <si>
+    <t>#67 Jerome Rice - C</t>
+  </si>
+  <si>
+    <t>#62 Richard Griffin - C</t>
+  </si>
+  <si>
+    <t>#66 Eddie Bright - RG</t>
+  </si>
+  <si>
+    <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#56 Patrick Baggett - DT</t>
   </si>
   <si>
     <t>#76 Jose Huffman - RDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#54 Raymond Faris - MLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>#26 James Adams - CB</t>
   </si>
   <si>
     <t>#20 Johnathan Turcios - FS</t>
   </si>
   <si>
     <t>#22 Richard Lewis - CB</t>
   </si>
   <si>
     <t>#43 Jeffrey Kelso - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>TBY 29</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-6-TBY 29 (14:14) (Hot Read) 14-Carl Hagen pass complete to 23-Christian Chun to TBY 34 for 5 yards. Tackle by 58-Troy Slater. Pressure by 54-Raymond Faris. BUF 56-Patrick Baggett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#39 Eric Maravilla - FB</t>
-[...5 lines deleted...]
-    <t>#86 Dewayne Raynor - TE</t>
+    <t>#46 Eric Maravilla - FB</t>
+  </si>
+  <si>
+    <t>#80 Michael Springer - TE</t>
+  </si>
+  <si>
+    <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#39 Francisco Bennett - SS</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>TBY 34</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-1-TBY 34 (13:27) 23-Christian Chun ran to TBY 36 for 2 yards. Tackle by 26-James Adams.</t>
   </si>
   <si>
     <t>#75 John Kutz - RT</t>
   </si>
@@ -512,87 +512,87 @@
   <si>
     <t>#29 Alton Young - FB</t>
   </si>
   <si>
     <t>#87 Jerry Jimenez - TE</t>
   </si>
   <si>
     <t>#84 Kirk Oakes - TE</t>
   </si>
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#75 Robert Crawford - LG</t>
   </si>
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#79 Kurtis Alvey - RG</t>
   </si>
   <si>
     <t>#65 Jerry Easterling - RT</t>
   </si>
   <si>
-    <t>#92 Thomas Marrs - LDE</t>
-[...11 lines deleted...]
-    <t>#33 Gregory Mitchell - CB</t>
+    <t>#95 Thomas Marrs - LDE</t>
+  </si>
+  <si>
+    <t>#79 Patrick Kelly - DT</t>
+  </si>
+  <si>
+    <t>#91 Alfonso White - RDE</t>
+  </si>
+  <si>
+    <t>#56 John Quarterman - WLB</t>
+  </si>
+  <si>
+    <t>#37 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>TBY 48</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-11-TBY 48 (12:04) 21-Jon Noble ran to TBY 47 for 1 yards. Tackle by 91-John Quarterman.</t>
   </si>
   <si>
     <t>#15 Myron Haggerty - WR</t>
   </si>
   <si>
     <t>#14 Doug King - WR</t>
   </si>
   <si>
     <t>#80 Jason Hernandez - WR</t>
   </si>
   <si>
-    <t>#40 Robert Coble - CB</t>
+    <t>#45 Robert Coble - CB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-10-TBY 47 (11:19) 21-Jon Noble ran to TBY 35 for 12 yards. Tackle by 21-Tom Stanley.</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 35 (10:41) 21-Jon Noble ran to TBY 31 for 4 yards. Tackle by 26-Marshall Campos.</t>
   </si>
@@ -656,90 +656,90 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-TBY 15 (7:24) 9-Stephen Figaro 32 yard field goal is GOOD. BUF 3 TBY 0</t>
   </si>
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#53 Daniel Jones - C</t>
   </si>
   <si>
-    <t>#69 David Vandeusen - DT</t>
-[...2 lines deleted...]
-    <t>#95 Daniel Roberts - WLB</t>
+    <t>#98 David Vandeusen - DT</t>
+  </si>
+  <si>
+    <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>(7:21) 9-Stephen Figaro kicks 72 yards from BUF 35 to TBY -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-TBY 25 (7:21) 14-Carl Hagen pass Pass knocked down by 22-Richard Lewis. incomplete, intended for 87-Todd Ayers.</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-10-TBY 25 (7:18) 23-Christian Chun ran to TBY 34 for 9 yards. Tackle by 22-Richard Lewis.</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-1-TBY 34 (6:38) 14-Carl Hagen pass complete to 34-Joey Cook to TBY 36 for 2 yards. Tackle by 22-Richard Lewis.</t>
   </si>
   <si>
-    <t>#34 Joey Cook - RB</t>
+    <t>#24 Joey Cook - RB</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-TBY 36 (5:58) 14-Carl Hagen pass complete to 81-Michael Springer to TBY 42 for 6 yards. Tackle by 39-Francisco Bennett. 81-Michael Springer did some fancy footwork there.</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-4-TBY 42 (5:19) 14-Carl Hagen pass complete to 81-Michael Springer to TBY 46 for 4 yards. Tackle by 99-Nicholas McCormick.</t>
   </si>
@@ -749,87 +749,87 @@
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-TBY 46 (4:40) 14-Carl Hagen pass complete to 11-Rolf Jackman to BUF 34 for 20 yards. Tackle by 43-Jeffrey Kelso. 11-Rolf Jackman breaks down the CB.</t>
   </si>
   <si>
     <t>#97 Richard Garcia - MLB</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>BUF 34</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-BUF 34 (3:57) 14-Carl Hagen pass complete to 87-Todd Ayers to BUF 9 for 25 yards. Tackle by 22-Richard Lewis.</t>
   </si>
   <si>
-    <t>#12 James Nace - WR</t>
+    <t>#15 James Nace - WR</t>
   </si>
   <si>
     <t>3:19</t>
   </si>
   <si>
     <t>BUF 9</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-9-BUF 9 (3:18) 34-Joey Cook ran for 9 yards. TOUCHDOWN! BUF 3 TBY 6</t>
   </si>
   <si>
     <t>#1 Phillip Chandler - SLB</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>BUF 15</t>
   </si>
   <si>
     <t>(3:14) Extra point GOOD by 4-Thomas Spielman. BUF 3 TBY 7</t>
   </si>
   <si>
-    <t>#4 Thomas Spielman - K</t>
+    <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>#74 Jim Hernandez - RG</t>
   </si>
   <si>
-    <t>#63 John Pettis - RG</t>
-[...2 lines deleted...]
-    <t>#78 Edwin Chang - RT</t>
+    <t>#69 John Pettis - LG</t>
+  </si>
+  <si>
+    <t>#79 Edwin Chang - RT</t>
   </si>
   <si>
     <t>#91 Charles Bayless - SLB</t>
   </si>
   <si>
     <t>#77 Charley Chew - RDE</t>
   </si>
   <si>
     <t>#69 Joseph Walters - DT</t>
   </si>
   <si>
     <t>(3:14) 4-Thomas Spielman kicks 75 yards from TBY 35 to BUF -10. 25-William McCall to BUF 15 for 25 yards. Tackle by 98-David Blais.</t>
   </si>
   <si>
     <t>#25 William McCall - RB</t>
   </si>
   <si>
     <t>#94 Edgardo French - DT</t>
   </si>
   <si>
     <t>#60 Nathaniel Lawson - DT</t>
   </si>
   <si>
     <t>3:09</t>
   </si>
@@ -1004,66 +1004,66 @@
   <si>
     <t>TBY 19</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>3-12-TBY 19 (9:53) 14-Carl Hagen pass complete to 23-Christian Chun to TBY 26 for 7 yards. Tackle by 58-Troy Slater.</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>TBY 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-TBY 26 (9:17) 13-Matthew Blankenship punts 48 yards to BUF 26. 25-William McCall to BUF 36 for 11 yards. Tackle by 51-Michael Leblanc.</t>
   </si>
   <si>
-    <t>#13 Matthew Blankenship - P</t>
+    <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>BUF 36</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>1-10-BUF 36 (9:08) 13-John Wade pass complete to 15-Myron Haggerty to BUF 48 for 12 yards. Tackle by 49-William Howard.</t>
   </si>
   <si>
-    <t>#49 William Howard - MLB</t>
+    <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>BUF 48</t>
   </si>
   <si>
     <t>1-10-BUF 48 (8:33) 21-Jon Noble ran to TBY 50 for 3 yards. Tackle by 53-Anthony Sipple.</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>TBY 50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-7-TBY 50 (7:54) 21-Jon Noble ran to TBY 44 for 6 yards. Tackle by 53-Anthony Sipple. BUF 65-Jerry Easterling was injured on the play. He looks like he should be able to return. BUF 79-Kurtis Alvey was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
@@ -1088,51 +1088,51 @@
   <si>
     <t>#8 David Henderson - P</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>TBY 9</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 9 (6:54) 14-Carl Hagen pass complete to 11-Rolf Jackman for 91 yards. TOUCHDOWN! BUF 3 TBY 13</t>
   </si>
   <si>
     <t>6:40</t>
   </si>
   <si>
     <t>(6:41) Extra point GOOD by 4-Thomas Spielman. BUF 3 TBY 14</t>
   </si>
   <si>
-    <t>#58 Brendan Porter - C</t>
+    <t>#74 Brendan Porter - C</t>
   </si>
   <si>
     <t>(6:41) 4-Thomas Spielman kicks 73 yards from TBY 35 to BUF -8. Touchback.</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-BUF 25 (6:41) 13-John Wade pass Pass knocked down by 53-Raul Kennedy. incomplete, intended for 87-Jerry Jimenez.</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>2-10-BUF 25 (6:39) 13-John Wade pass complete to 21-Jon Noble to BUF 34 for 9 yards. Tackle by 53-Anthony Sipple.</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>3-1-BUF 34 (5:58) 21-Jon Noble ran to BUF 38 for 4 yards. Tackle by 38-Hugo Farley. BUF 15-Myron Haggerty was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2205,68 +2205,68 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="403.33" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>