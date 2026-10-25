--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -296,51 +296,51 @@
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Stephen Figaro kicks 71 yards from BUF 35 to TBY -6. Touchback.</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#47 Shayne Perkins - CB</t>
   </si>
   <si>
     <t>#53 Gordon Carroll - WLB</t>
   </si>
   <si>
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#46 Hugo Farley - CB</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
     <t>#46 Tom Stanley - CB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
     <t>#52 David Blais - MLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#9 Stephen Figaro - K</t>
   </si>
@@ -353,57 +353,57 @@
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Carl Hagen pass complete to 11-Rolf Jackman to TBY 29 for 4 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#26 Christian Chun - RB</t>
   </si>
   <si>
     <t>#46 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>#87 Rolf Jackman - WR</t>
   </si>
   <si>
     <t>#18 Roy Larios - WR</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
-[...5 lines deleted...]
-    <t>#62 Richard Griffin - C</t>
+    <t>#67 William Hampton - LG</t>
+  </si>
+  <si>
+    <t>#76 Jerome Rice - C</t>
+  </si>
+  <si>
+    <t>#74 Richard Griffin - C</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#56 Patrick Baggett - DT</t>
   </si>
   <si>
     <t>#76 Jose Huffman - RDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#54 Raymond Faris - MLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
@@ -521,54 +521,54 @@
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#75 Robert Crawford - LG</t>
   </si>
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#79 Kurtis Alvey - RG</t>
   </si>
   <si>
     <t>#65 Jerry Easterling - RT</t>
   </si>
   <si>
     <t>#95 Thomas Marrs - LDE</t>
   </si>
   <si>
     <t>#79 Patrick Kelly - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>TBY 48</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-11-TBY 48 (12:04) 21-Jon Noble ran to TBY 47 for 1 yards. Tackle by 91-John Quarterman.</t>
   </si>
   <si>
     <t>#15 Myron Haggerty - WR</t>
   </si>
   <si>
     <t>#14 Doug King - WR</t>
   </si>
   <si>
     <t>#80 Jason Hernandez - WR</t>
   </si>
   <si>
     <t>#45 Robert Coble - CB</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-TBY 15 (7:24) 9-Stephen Figaro 32 yard field goal is GOOD. BUF 3 TBY 0</t>
   </si>
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#53 Daniel Jones - C</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>(7:21) 9-Stephen Figaro kicks 72 yards from BUF 35 to TBY -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-TBY 25 (7:21) 14-Carl Hagen pass Pass knocked down by 22-Richard Lewis. incomplete, intended for 87-Todd Ayers.</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-10-TBY 25 (7:18) 23-Christian Chun ran to TBY 34 for 9 yards. Tackle by 22-Richard Lewis.</t>
   </si>
@@ -2260,52 +2260,52 @@
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>