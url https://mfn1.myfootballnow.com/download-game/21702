--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -347,69 +347,69 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 29 for 4 yards. Tackle by 34-Todd Brouwer.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#74 Jason Long - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#46 Chris Douglas - CB</t>
   </si>
@@ -452,129 +452,129 @@
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>NYA 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NYA 34 (13:39) 1-Michael Armstead punts 44 yards to ATL 22. Fair Catch by 84-Gerald Lopez.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>ATL 22</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ATL 22 (13:32) PENALTY - False Start (ATL 50-Brian Smith)</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#89 George Wheeler - WR</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>ATL 17</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-15-ATL 17 (13:32) 47-James McGahey ran to ATL 19 for 3 yards. Tackle by 23-Kevin Tapp.</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>#13 Bruce Welch - P</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#95 Lawerence Garcia - SLB</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>NYA 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>1-10-NYA 20 (11:54) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 24 for 5 yards. Tackle by 46-Chris Douglas.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>NYA 24</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>2-5-NYA 24 (11:19) 11-Patrick Camp pass INTERCEPTED by 51-Christopher Thorpe at NYA 30. 51-Christopher Thorpe to NYA 29 for 1 yards. Tackle by 60-Fred Lopez.</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>