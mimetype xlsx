--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -617,51 +617,51 @@
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-20-NYN 48 (11:22) 15-Tommy Arnold pass Pass knocked down by 48-Chris Lucas. incomplete, intended for 82-Ernest Higgins. 48-Chris Lucas got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>4-20-NYN 48 (11:18) 2-Doyle Armstrong punts 50 yards to PHI 1.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#52 Ronald Cross - LT</t>
   </si>
   <si>
-    <t>#61 Robert Scott - LG</t>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>PHI 1</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 1 (11:08) 20-Jeffry Douglas ran to PHI 1 for -1 yards. Tackle by 40-Joseph Meier.</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-PHI 14 (9:10) 1-Charles Butterworth sacked at PHI 4 for -10 yards (72-Willard Thomas). Sack allowed by 62-John Kehoe. 62-John Kehoe was completely beat on that play.</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
     <t>PHI 4</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-20-PHI 4 (8:28) 1-Charles Butterworth ran to PHI 17 for 14 yards. 1-Charles Butterworth slides to avoid being hit. NYN 97-John Howard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>4-7-PHI 17 (7:44) 14-Mathew Steffens punts 51 yards to NYN 31. 13-Larry Thomas to PHI 32 for 37 yards. Tackle by 14-Mathew Steffens.</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>PHI 32</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PHI 32 (7:32) 35-Thomas Gibson ran to PHI 29 for 3 yards. Tackle by 94-Noah McBee.</t>
   </si>
   <si>
     <t>#58 Roger Price - MLB</t>
   </si>
   <si>
     <t>6:52</t>
   </si>