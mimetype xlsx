--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -311,78 +311,78 @@
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 1-Charles Butterworth sacked at PHI 17 for -8 yards (72-Willard Thomas). Sack allowed by 66-Darren Alexander. 66-Darren Alexander was completely beat on that play.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#20 Jeffry Douglas - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
@@ -512,72 +512,72 @@
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 46 (12:54) 15-Tommy Arnold pass complete to 19-Danny Ware to PHI 42 for 12 yards. Tackle by 48-Chris Lucas.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
     <t>#82 Ernest Higgins - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>PHI 42</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-PHI 42 (12:10) 35-Thomas Gibson ran to PHI 37 for 5 yards. Tackle by 56-Juan Dryden.</t>
   </si>
   <si>
     <t>#87 Cornelius Lang - TE</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>2-20-NYN 48 (11:26) 15-Tommy Arnold pass Pass knocked down by 29-Carlos Hanks. incomplete, intended for 82-Ernest Higgins. Pressure by 91-Daniel Castrejon.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-20-NYN 48 (11:22) 15-Tommy Arnold pass Pass knocked down by 48-Chris Lucas. incomplete, intended for 82-Ernest Higgins. 48-Chris Lucas got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>4-20-NYN 48 (11:18) 2-Doyle Armstrong punts 50 yards to PHI 1.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>PHI 1</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 1 (11:08) 20-Jeffry Douglas ran to PHI 1 for -1 yards. Tackle by 40-Joseph Meier.</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>4-7-PHI 17 (7:44) 14-Mathew Steffens punts 51 yards to NYN 31. 13-Larry Thomas to PHI 32 for 37 yards. Tackle by 14-Mathew Steffens.</t>
   </si>
   <si>
     <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>PHI 32</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PHI 32 (7:32) 35-Thomas Gibson ran to PHI 29 for 3 yards. Tackle by 94-Noah McBee.</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>PHI 29</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-7-PHI 29 (6:51) 35-Thomas Gibson ran to PHI 24 for 5 yards. Tackle by 36-Harold King. NYN 76-Will Fletcher was injured on the play. He looks like he should be able to return. PHI 98-Earl Ramirez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>PHI 24</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
@@ -1160,57 +1160,57 @@
   <si>
     <t>NYN 37</t>
   </si>
   <si>
     <t>2-4-NYN 37 (5:22) 21-Jay Hickman ran to NYN 39 for -2 yards. Tackle by 93-Damien Dean.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>NYN 39</t>
   </si>
   <si>
     <t>3-6-NYN 39 (4:47) 21-Jay Hickman ran to NYN 37 for 2 yards. Tackle by 53-Duane Slider.</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>4-4-NYN 37 (4:13) 5-Lloyd Brewer 54 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#5 Lloyd Brewer - K</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#21 David Salomon - SLB</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>NYN 44</t>
   </si>
   <si>
     <t>1-10-NYN 44 (4:09) 15-Tommy Arnold pass complete to 85-Ronald Seery to NYN 50 for 6 yards. Tackle by 29-Carlos Hanks. Nice job by 85-Ronald Seery on that route to lose his coverage. Pressure by 56-Juan Dryden.</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>NYN 50</t>
   </si>
   <si>
     <t>2-4-NYN 50 (3:33) 15-Tommy Arnold pass complete to 19-Danny Ware to PHI 31 for 19 yards. Tackle by 29-Carlos Hanks.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -2271,86 +2271,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="365.625" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>