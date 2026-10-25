--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Russell Everett kicks 73 yards from ARZ 35 to SEA -8. 14-Rene Diaz to SEA 21 for 30 yards. Tackle by 72-Sean Boyce. ARZ 75-Timothy Rowe was injured on the play. He looks like he should be able to return. SEA 27-Gary Morse was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>SEA 21</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
@@ -383,96 +383,96 @@
   <si>
     <t>#74 Arnoldo Ploof - LT</t>
   </si>
   <si>
     <t>#71 Gary Bishop - LG</t>
   </si>
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
     <t>#99 Raymond Mackin - RDE</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#74 Walter Lawrence - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#93 Stephen Vazquez - SLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-SEA 21 (14:22) 30-Marion Truong ran to SEA 20 for -1 yards. Tackle by 54-Timothy Rice.</t>
   </si>
   <si>
     <t>#86 Enrique Darley - WR</t>
   </si>
   <si>
     <t>#67 Charles Woodley - C</t>
   </si>
   <si>
     <t>#62 Jonathan Moore - LT</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>SEA 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-12-SEA 20 (13:39) 8-William Richardson pass incomplete, dropped by 30-Marion Truong. Pressure by 61-Edgar Overturf.</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 36 (11:20) 6-Darryl Holley pass complete to 84-David Moats to SEA 26 for 10 yards. Tackle by 24-Billy Simon. ARZ 63-John Metz was injured on the play. He looks like he should be able to return. ARZ 65-Vincent Jolly was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>SEA 26</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-1-SEA 26 (10:38) 6-Darryl Holley pass complete to 86-Timothy Martin to SEA 19 for 7 yards. Tackle by 27-Gary Morse. Nice job by 86-Timothy Martin on that route to lose his coverage. SEA 97-Luis Elder was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>Timeout ARZ</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>SEA 19</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-SEA 19 (9:55) 48-John Wolf ran to SEA 17 for 2 yards. Tackle by 28-Corey Opperman.</t>
   </si>
   <si>
     <t>9:19</t>
   </si>