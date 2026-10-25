--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -536,51 +536,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#70 John Stewart - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#96 Jerry Pack - DT</t>
   </si>
   <si>
     <t>#52 Miguel Moore - SLB</t>
   </si>
   <si>
     <t>#50 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#28 Manuel Powell - CB</t>
   </si>
   <si>
     <t>#25 John Allen - CB</t>
   </si>
   <si>
     <t>#36 Edward Whitney - SS</t>
   </si>
   <si>
     <t>#37 Phillip Cortes - FS</t>
   </si>