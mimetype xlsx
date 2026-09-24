--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -377,51 +377,51 @@
   <si>
     <t>#65 Leon Oshea - RG</t>
   </si>
   <si>
     <t>#59 Justin Billings - C</t>
   </si>
   <si>
     <t>#58 James Reese - C</t>
   </si>
   <si>
     <t>#76 Joseph Gaul - RG</t>
   </si>
   <si>
     <t>#50 Jamie Deloach - RT</t>
   </si>
   <si>
     <t>#71 John Perreault - LDE</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#60 Paul Grace - DT</t>
   </si>
   <si>
-    <t>#92 Adam Servantes - RDE</t>
+    <t>#66 Adam Servantes - RDE</t>
   </si>
   <si>
     <t>#98 Alfred Richardson - SLB</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
   <si>
     <t>#47 Richard Young - CB</t>
   </si>
   <si>
     <t>#22 Roy Cleveland - CB</t>
   </si>
   <si>
     <t>#21 Gary Whitworth - SS</t>
   </si>
   <si>
     <t>#27 Raul Kilpatrick - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>