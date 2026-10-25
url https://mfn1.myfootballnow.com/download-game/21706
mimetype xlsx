--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -533,51 +533,51 @@
   <si>
     <t>#79 John Cyr - LDE</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>LAA 3</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 3 (11:20) 30-Mario Watterson ran to LAA 5 for 2 yards. Tackle by 30-Charles Houston.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#37 Stephen Dominquez - FB</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#93 Jeff McGann - DT</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>LAA 27</t>
   </si>
   <si>
     <t>4-15-LAA 27 (6:40) 4-Roy Farley punts 52 yards to IND 21. 20-Vicente Degnan to IND 31 for 10 yards. Tackle by 55-Robert Desrosiers. IND 72-Wade Friese was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
     <t>#87 Marco Brown - TE</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-IND 31 (6:31) 3-Jonathan Montagna sacked at IND 23 for -8 yards (50-Willie Banas)</t>
   </si>
   <si>
     <t>5:57</t>
   </si>
   <si>
     <t>IND 23</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>