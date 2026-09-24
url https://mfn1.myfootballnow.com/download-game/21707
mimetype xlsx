--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -683,51 +683,51 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-6-SFO 41 (8:40) 15-David Mortenson pass complete to 86-Greg Emery to HOU 39 for 21 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>#82 Richard Nash - WR</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
   <si>
     <t>HOU 39</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 39 (7:57) 15-David Mortenson pass complete to 19-Travis McMillin to HOU 36 for 3 yards. Tackle by 54-Benjamin Tramel.</t>
   </si>
   <si>
-    <t>#83 Gary Estrada - WR</t>
+    <t>#15 Gary Estrada - WR</t>
   </si>
   <si>
     <t>#20 Mark Amico - SS</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>HOU 36</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-7-HOU 36 (7:15) 15-David Mortenson pass incomplete, the ball was thrown away. Pressure by 99-Roberto Park.</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>