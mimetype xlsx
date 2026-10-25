--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -311,105 +311,105 @@
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Singleback 4 Wide Deep Middle</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 91-Scott Martins.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#99 Jonathon Ransome - DT</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#31 Edward Darden - CB</t>
   </si>
@@ -479,195 +479,195 @@
   <si>
     <t>1-10-HOU 38 (13:36) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 99-Jonathon Ransome.</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-HOU 38 (13:31) 17-William Akins pass complete to 13-Larry Santos to HOU 40 for 2 yards. Tackle by 55-Cecil Craig. Pressure by 95-Charles Lofton.</t>
   </si>
   <si>
     <t>#49 Michael Thompson - FB</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>HOU 40</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>3-8-HOU 40 (12:42) 43-Johnnie Phillips ran to HOU 43 for 3 yards. Tackle by 54-Larry Merrill.</t>
   </si>
   <si>
     <t>#54 Larry Merrill - WLB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>HOU 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-HOU 43 (12:04) 7-Gerald Brown punts 43 yards to SFO 14. 19-Travis McMillin to SFO 19 for 5 yards. Tackle by 52-Kyle Foote.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#19 Travis McMillin - WR</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#50 Michael Flores - LG</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>SFO 19</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SFO 19 (11:56) 41-Albert Turner ran to SFO 19 for -1 yards. 41-Albert Turner FUMBLES (54-Benjamin Tramel) recovered by SFO-85-James White to SFO 21 for 1 yards. Tackle by 74-Emery Cleveland. SFO 20-Jeramy Wagoner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
   <si>
     <t>#41 Albert Turner - RB</t>
   </si>
   <si>
     <t>#20 Jeramy Wagoner - RB</t>
   </si>
   <si>
     <t>#44 Gerald Kemp - FB</t>
   </si>
   <si>
     <t>#85 James White - TE</t>
   </si>
   <si>
     <t>#84 Earl Polson - TE</t>
   </si>
   <si>
     <t>#77 Joseph Pike - LT</t>
   </si>
   <si>
     <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>SFO 21</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-8-SFO 21 (11:18) 41-Albert Turner ran to SFO 25 for 4 yards. Tackle by 2-Robert Lamberton.</t>
   </si>
   <si>
     <t>#86 Greg Emery - WR</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-5-SFO 25 (10:41) 15-David Mortenson pass complete to 86-Greg Emery to SFO 36 for 11 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>#11 Domenic Smith - WR</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>SFO 36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-SFO 36 (9:59) 22-Phillip Watson ran to SFO 35 for -1 yards. Tackle by 99-Roberto Park.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-11-SFO 35 (9:16) 15-David Mortenson pass complete to 85-James White to SFO 41 for 5 yards. Tackle by 57-Paul Otis.</t>
   </si>
@@ -929,51 +929,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-13-HOU 14 (14:18) 3-Edward Davis 32 yard field goal is GOOD. SFO 3 HOU 0</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>(14:16) 3-Edward Davis kicks 70 yards from SFO 35 to HOU -5. 10-Christopher Gaither for 105yards. TOUCHDOWN! HOU 55-Paul Burke was injured on the play. He looks like he should be able to return. SFO 3 HOU 6</t>
   </si>
   <si>
     <t>13:59</t>
   </si>
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>(14:00) Extra point GOOD by 18-Billy Quevedo. SFO 3 HOU 7</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
     <t>#90 Jose Murphy - RDE</t>
   </si>
   <si>
     <t>#93 Richard Bailey - DT</t>
   </si>
   <si>
     <t>#56 Derek Crum - SLB</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>(14:00) 18-Billy Quevedo kicks 72 yards from HOU 35 to SFO -7. Touchback.</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 25 (14:00) 15-David Mortenson pass Pass knocked down by 21-Antonio Cromartie. incomplete, intended for 86-Greg Emery. 35-Willard Beattie got away with a hold on that play.</t>
   </si>