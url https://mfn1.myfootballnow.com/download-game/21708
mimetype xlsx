--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -398,51 +398,51 @@
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
     <t>#66 Andrew Bouton - RDE</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#59 Edward Butler - MLB</t>
   </si>
   <si>
     <t>#42 Harold Jones - WLB</t>
   </si>
   <si>
     <t>#49 Conrad Johnson - CB</t>
   </si>
   <si>
     <t>#47 Jason Shelton - CB</t>
   </si>
   <si>
     <t>#28 Richard Santana - CB</t>
   </si>
   <si>
-    <t>#38 Jacob Hoffman - SS</t>
+    <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#45 Mikel Lacour - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>LV 31</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-4-LV 31 (14:19) 16-Ronnie Pepin pass incomplete, the ball was thrown away. Pressure by 45-Mikel Lacour.</t>
   </si>
   <si>
     <t>#82 Thomas Young - RB</t>
   </si>
   <si>
     <t>#40 Justin Hernandez - FB</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-4-KCY 4 (7:58) 3-Jose Wills ran to KCY 0 for 4 yards. TOUCHDOWN! LV 6 KCY 0</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:56) Extra point GOOD by 15-Robert Johnson. LV 7 KCY 0</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>#56 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(7:56) 15-Robert Johnson kicks 74 yards from LV 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>#37 Thomas Prickett - RB</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
     <t>#57 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#98 Kenneth Martinez - RDE</t>
   </si>
   <si>
     <t>#26 William Shell - CB</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-8-KCY 27 (7:14) 8-Kirk Harrelson pass incomplete, intended for 81-Lucas Potts.</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>3-8-KCY 27 (7:12) 8-Kirk Harrelson pass complete to 80-Dennis Killion to KCY 30 for 3 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
     <t>#80 Dennis Killion - WR</t>
   </si>
@@ -2236,52 +2236,52 @@
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>