--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>KCY</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-David Schwartz kicks 75 yards from KCY 35 to LV -10. Touchback.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#27 Guillermo Lawson - SS</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
@@ -629,123 +629,123 @@
   <si>
     <t>2-4-KCY 4 (7:58) 3-Jose Wills ran to KCY 0 for 4 yards. TOUCHDOWN! LV 6 KCY 0</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:56) Extra point GOOD by 15-Robert Johnson. LV 7 KCY 0</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
     <t>#6 Robert Johnson - K</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(7:56) 15-Robert Johnson kicks 74 yards from LV 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>#37 Thomas Prickett - RB</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-KCY 25 (7:56) 37-Thomas Prickett ran to KCY 27 for 2 yards. Tackle by 45-William Donnelly.</t>
   </si>
   <si>
     <t>#8 Kirk Harrelson - QB</t>
   </si>
   <si>
     <t>#33 Steven Coffman - FB</t>
   </si>
   <si>
     <t>#34 Johnathon Adams - FB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#81 Lucas Potts - TE</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#98 Kenneth Martinez - RDE</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-8-KCY 27 (7:14) 8-Kirk Harrelson pass incomplete, intended for 81-Lucas Potts.</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>3-8-KCY 27 (7:12) 8-Kirk Harrelson pass complete to 80-Dennis Killion to KCY 30 for 3 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
     <t>#80 Dennis Killion - WR</t>
   </si>
   <si>
     <t>#84 Dale Hopkins - WR</t>
   </si>
   <si>
     <t>6:39</t>
   </si>