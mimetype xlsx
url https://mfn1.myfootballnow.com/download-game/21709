--- v0 (2026-09-02)
+++ v1 (2026-09-24)
@@ -593,51 +593,51 @@
   <si>
     <t>3-18-TEN 24 (11:59) 84-Leonard Culpepper ran to TEN 28 for 3 yards. Tackle by 50-Tom Fox.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>4-15-TEN 28 (11:17) 8-Rick Deckard punts 42 yards to JAX 30. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
     <t>#8 Rick Deckard - P</t>
   </si>
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
     <t>#70 Toney Robles - LT</t>
   </si>
   <si>
     <t>#54 Jimmie Robinson - RG</t>
   </si>
   <si>
-    <t>#58 John King - LT</t>
+    <t>#58 John King - LG</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>JAX 30</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 30 (11:10) (Hot Read) 13-Jerome Vela pass complete to 89-Paul Melville to JAX 39 for 9 yards. Tackle by 36-Mark Porter.</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>JAX 39</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>