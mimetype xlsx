--- v1 (2026-09-24)
+++ v2 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Robert Ho kicks 71 yards from TEN 35 to JAX -6. Touchback.</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#98 George Ritter - LDE</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>