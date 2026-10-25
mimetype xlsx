--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -311,78 +311,78 @@
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 1-Charles Butterworth pass complete to 88-Eugene Simon to PHI 29 for 4 yards. Tackle by 20-Bruce Holloway. Nice job by 88-Eugene Simon on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#62 John Kehoe - LT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>#24 Clyde Boyd - CB</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>PHI 29</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-6-PHI 29 (14:27) 42-Matthew Ulmer ran to PHI 29 for a short gain. Tackle by 58-Lance Maxwell.</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#68 Richard Goddard - DT</t>
   </si>
   <si>
     <t>13:54</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-6-PHI 29 (13:53) 1-Charles Butterworth ran to PHI 41 for 12 yards. 1-Charles Butterworth slides to avoid being hit.</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>PHI 41</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>WAS 8</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-8-WAS 8 (10:50) 1-Charles Butterworth pass complete to 19-Floyd Treat to WAS 4 for 4 yards. Tackle by 27-Russell Orr.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>WAS 4</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-WAS 43 (7:12) 19-Dwight Yeary pass Pass knocked down by 56-Juan Dryden. incomplete, intended for 88-Miguel Ramos.</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>3-10-WAS 43 (7:10) 19-Dwight Yeary ran to PHI 41 for 17 yards. Tackle by 23-Paul Johnson.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>1-10-PHI 41 (6:19) 83-John Giles ran to PHI 43 for -2 yards. Tackle by 98-Earl Ramirez. 61-Joseph Britton was completely beat on that play.</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#25 David Nance - SS</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>PHI 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>2-12-PHI 43 (5:42) 43-Steven Dolby ran to PHI 45 for -3 yards. Tackle by 52-William Smith.</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>PHI 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
@@ -2220,86 +2220,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="645.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>