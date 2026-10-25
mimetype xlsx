--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -377,93 +377,93 @@
   <si>
     <t>#12 Justin Bennett - WR</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#61 Eddie Doherty - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#64 James Castro - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#33 Angel Johnston - SS</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-CHI 25 (14:56) 18-Rudy Cothern pass complete to 10-James Spinelli to CHI 32 for 7 yards. Tackle by 34-Robert Saddler.</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>CHI 32</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-3-CHI 32 (14:18) 18-Rudy Cothern pass complete to 10-James Spinelli to CHI 39 for 7 yards. Tackle by 92-Edward Dominguez.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>CHI 39</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
@@ -560,54 +560,54 @@
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#52 Miguel Moore - SLB</t>
   </si>
   <si>
     <t>#50 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#28 Manuel Powell - CB</t>
   </si>
   <si>
     <t>#25 John Allen - CB</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>GBY 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>