--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -290,129 +290,129 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-John Lambert kicks 71 yards from LAA 35 to MIN -6. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
-    <t>#40 Tyler Davis - CB</t>
-[...20 lines deleted...]
-    <t>#94 Marvin Smith - WLB</t>
+    <t>#22 Tyler Davis - CB</t>
+  </si>
+  <si>
+    <t>#90 Eric Long - LDE</t>
+  </si>
+  <si>
+    <t>#23 Miles Blankenship - CB</t>
+  </si>
+  <si>
+    <t>#36 Sam Rucker - SS</t>
+  </si>
+  <si>
+    <t>#21 Dwight Henderson - CB</t>
+  </si>
+  <si>
+    <t>#94 John Burns - DT</t>
+  </si>
+  <si>
+    <t>#46 Jordan Heaton - SS</t>
+  </si>
+  <si>
+    <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 5-Brian Thompson pass complete to 47-Rudy Stevens to MIN 30 for 5 yards. Tackle by 27-Raul Kilpatrick. 47-Rudy Stevens breaks down the CB.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
-    <t>#45 Ray Byrne - RB</t>
+    <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
-    <t>#47 Rudy Stevens - TE</t>
+    <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#82 Earl Wheeler - WR</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#63 Jason Campbell - LT</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
-    <t>#52 Joseph Peoples - RG</t>
-[...2 lines deleted...]
-    <t>#64 Tim Irwin - RT</t>
+    <t>#63 Joseph Peoples - RG</t>
+  </si>
+  <si>
+    <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#71 John Perreault - LDE</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#60 Paul Grace - DT</t>
   </si>
   <si>
     <t>#79 John Cyr - LDE</t>
   </si>
   <si>
     <t>#98 Alfred Richardson - SLB</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
   <si>
     <t>#47 Richard Young - CB</t>
   </si>
@@ -449,78 +449,78 @@
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 36 (13:31) 5-Brian Thompson pass incomplete, intended for 47-Rudy Stevens. Pressure by 90-Johnnie Arnold.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-MIN 36 (13:28) 5-Brian Thompson ran to MIN 49 for 13 yards. Tackle by 47-Richard Young.</t>
   </si>
   <si>
-    <t>#54 Anthony Owen - RG</t>
+    <t>#65 Anthony Owen - LG</t>
   </si>
   <si>
     <t>#49 Jaime Williams - CB</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>MIN 49</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-MIN 49 (12:41) 45-Ray Byrne ran to MIN 47 for -2 yards. Tackle by 98-Alfred Richardson.</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>MIN 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-12-MIN 47 (12:02) 5-Brian Thompson pass complete to 82-Earl Wheeler to LAA 49 for 3 yards. Tackle by 47-Richard Young.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>LAA 49</t>
   </si>
@@ -575,144 +575,144 @@
   <si>
     <t>LAA 20</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAA 20 (11:16) 30-Mario Watterson ran to LAA 17 for -3 yards. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#84 Robt Weiss - TE</t>
   </si>
   <si>
     <t>#37 Stephen Dominquez - FB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
-    <t>#97 Shaun Edwards - LDE</t>
-[...14 lines deleted...]
-    <t>#32 Frank Smith - SS</t>
+    <t>#97 Shaun Edwards - RDE</t>
+  </si>
+  <si>
+    <t>#79 William George - DT</t>
+  </si>
+  <si>
+    <t>#92 Keith Millard - RDE</t>
+  </si>
+  <si>
+    <t>#54 Fred Warner - MLB</t>
+  </si>
+  <si>
+    <t>#42 Darren Sharper - FS</t>
+  </si>
+  <si>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>LAA 17</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-13-LAA 17 (10:42) 14-Tony Moore pass complete to 41-Donald Sherlock to LAA 22 for 5 yards. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#90 Dustin Knight - DT</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>LAA 22</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>3-8-LAA 22 (9:59) 14-Tony Moore pass complete to 41-Donald Sherlock to LAA 27 for 6 yards. Tackle by 94-Marvin Smith. Pressure by 94-Marvin Smith.</t>
   </si>
   <si>
-    <t>#99 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>LAA 27</t>
   </si>
   <si>
     <t>4-3-LAA 27 (9:24) 4-Roy Farley punts 43 yards to MIN 29. Fair Catch by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
     <t>#87 Marco Brown - TE</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
-    <t>#77 David Malone - DT</t>
+    <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>MIN 29</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-MIN 29 (9:17) 5-Brian Thompson pass complete to 82-Earl Wheeler to MIN 33 for 4 yards. Tackle by 27-Raul Kilpatrick.</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>MIN 33</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
@@ -851,54 +851,54 @@
   <si>
     <t>2:59</t>
   </si>
   <si>
     <t>LAA 4</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>3-4-LAA 4 (2:58) 5-Brian Thompson pass complete to 21-Mark Tanner for 4 yards. TOUCHDOWN! 21-Mark Tanner made a great move on the CB. MIN 6 LAA 3</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>LAA 15</t>
   </si>
   <si>
     <t>(2:54) Extra point GOOD by 6-Randal Garcia. LAA 71-John Perreault was injured on the play. MIN 7 LAA 3</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
-    <t>#79 Phillip Bailey - RG</t>
-[...2 lines deleted...]
-    <t>#59 Albert Arnold - RT</t>
+    <t>#68 Phillip Bailey - LG</t>
+  </si>
+  <si>
+    <t>#53 Albert Arnold - RT</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>(2:54) 6-Randal Garcia kicks 71 yards from MIN 35 to LAA -6. Touchback.</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>1-10-LAA 25 (2:54) 30-Mario Watterson ran to LAA 22 for -3 yards. Tackle by 91-Fred Warner.</t>
   </si>
   <si>
     <t>2:19</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-13-LAA 22 (2:18) 30-Mario Watterson ran to LAA 22 for a short loss. Tackle by 69-John Burns.</t>
   </si>
@@ -2194,101 +2194,101 @@
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="337.346" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">