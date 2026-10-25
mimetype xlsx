--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -305,66 +305,66 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Spielman kicks 70 yards from TBY 35 to SFO -5. 22-Phillip Watson to SFO 24 for 30 yards. Tackle by 38-Hugo Farley.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
-    <t>#4 Thomas Spielman - K</t>
+    <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>SFO 24</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 24 (14:56) 41-Albert Turner ran to SFO 22 for -2 yards. Tackle by 92-Thomas Marrs.</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
   <si>
     <t>#41 Albert Turner - RB</t>
   </si>
@@ -374,81 +374,81 @@
   <si>
     <t>#44 Gerald Kemp - FB</t>
   </si>
   <si>
     <t>#85 James White - TE</t>
   </si>
   <si>
     <t>#86 Greg Emery - WR</t>
   </si>
   <si>
     <t>#77 Joseph Pike - LT</t>
   </si>
   <si>
     <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
-    <t>#92 Thomas Marrs - LDE</t>
-[...2 lines deleted...]
-    <t>#57 Patrick Kelly - DT</t>
+    <t>#95 Thomas Marrs - LDE</t>
+  </si>
+  <si>
+    <t>#79 Patrick Kelly - DT</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#56 Christopher Butts - MLB</t>
-[...14 lines deleted...]
-    <t>#31 Shayne Perkins - CB</t>
+    <t>#96 Christopher Butts - LDE</t>
+  </si>
+  <si>
+    <t>#91 Alfonso White - RDE</t>
+  </si>
+  <si>
+    <t>#57 Raul Kennedy - WLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
+  </si>
+  <si>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#47 Shayne Perkins - CB</t>
   </si>
   <si>
     <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
-    <t>#38 Hugo Farley - SS</t>
+    <t>#46 Hugo Farley - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>SFO 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-12-SFO 22 (14:15) 41-Albert Turner ran to SFO 22 for a short loss. Tackle by 53-Raul Kennedy.</t>
   </si>
   <si>
     <t>#84 Earl Polson - TE</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
@@ -458,225 +458,225 @@
   <si>
     <t>3-12-SFO 22 (13:33) 41-Albert Turner ran to SFO 29 for 7 yards. Tackle by 33-Gregory Mitchell.</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>SFO 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-SFO 29 (12:48) 18-James Washington punts 53 yards to TBY 17. Fair Catch by 87-Todd Ayers.</t>
   </si>
   <si>
     <t>#18 James Washington - P</t>
   </si>
   <si>
     <t>#62 Trevor Andrade - LG</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
-[...11 lines deleted...]
-    <t>#59 Randy Elliott - RDE</t>
+    <t>#16 Todd Ayers - WR</t>
+  </si>
+  <si>
+    <t>#53 Gordon Carroll - WLB</t>
+  </si>
+  <si>
+    <t>#32 Marshall Campos - CB</t>
+  </si>
+  <si>
+    <t>#59 Daniel Roberts - WLB</t>
+  </si>
+  <si>
+    <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>TBY 17</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-TBY 17 (12:42) 23-Christian Chun ran to TBY 18 for 1 yards. Tackle by 99-Jonathon Ransome.</t>
   </si>
   <si>
-    <t>#14 Carl Hagen - QB</t>
-[...23 lines deleted...]
-    <t>#54 Eddie Bright - RG</t>
+    <t>#9 Carl Hagen - QB</t>
+  </si>
+  <si>
+    <t>#26 Christian Chun - RB</t>
+  </si>
+  <si>
+    <t>#46 Steven Zimmerman - FB</t>
+  </si>
+  <si>
+    <t>#87 Rolf Jackman - WR</t>
+  </si>
+  <si>
+    <t>#18 Roy Larios - WR</t>
+  </si>
+  <si>
+    <t>#67 William Hampton - LG</t>
+  </si>
+  <si>
+    <t>#77 Michael Leblanc - LT</t>
+  </si>
+  <si>
+    <t>#74 Richard Griffin - C</t>
+  </si>
+  <si>
+    <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#75 John Kutz - RT</t>
   </si>
   <si>
     <t>#99 Jonathon Ransome - DT</t>
   </si>
   <si>
     <t>#59 Edward Berry - WLB</t>
   </si>
   <si>
     <t>#25 David Jones - CB</t>
   </si>
   <si>
     <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>TBY 18</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-9-TBY 18 (11:58) 23-Christian Chun ran to TBY 18 for a short loss. Tackle by 91-Scott Martins.</t>
   </si>
   <si>
-    <t>#39 Eric Maravilla - FB</t>
-[...8 lines deleted...]
-    <t>#72 Jerome Rice - LG</t>
+    <t>#46 Eric Maravilla - FB</t>
+  </si>
+  <si>
+    <t>#80 Michael Springer - TE</t>
+  </si>
+  <si>
+    <t>#82 Dewayne Raynor - TE</t>
+  </si>
+  <si>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#97 John Chandler - LDE</t>
   </si>
   <si>
     <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Flat Left</t>
   </si>
   <si>
     <t>3-10-TBY 18 (11:18) 14-Carl Hagen sacked at TBY 10 for -8 yards (95-Charles Lofton). Sack allowed by 76-William Hampton.</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>TBY 10</t>
   </si>
   <si>
     <t>4-18-TBY 10 (10:33) 13-Matthew Blankenship punts 49 yards to SFO 41. 19-Travis McMillin to SFO 50 for 9 yards. Tackle by 51-Michael Leblanc.</t>
   </si>
   <si>
-    <t>#13 Matthew Blankenship - P</t>
+    <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
     <t>#19 Travis McMillin - WR</t>
   </si>
   <si>
-    <t>#63 John Pettis - RG</t>
+    <t>#69 John Pettis - LG</t>
   </si>
   <si>
     <t>10:23</t>
   </si>
   <si>
     <t>SFO 50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-SFO 50 (10:24) 41-Albert Turner ran to TBY 45 for 5 yards. Tackle by 71-Alfonso White. 44-Gerald Kemp completely missed his blocking assignment. 44-Gerald Kemp was completely beat on that play. TBY 99-John Jackson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>TBY 45</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-5-TBY 45 (9:40) 15-David Mortenson pass complete to 82-Richard Nash to TBY 42 for 3 yards. Tackle by 21-Tom Stanley.</t>
   </si>
   <si>
     <t>#11 Domenic Smith - WR</t>
   </si>
   <si>
     <t>#82 Richard Nash - WR</t>
   </si>
   <si>
     <t>#14 Roosevelt Lopez - WR</t>
   </si>
   <si>
-    <t>#21 Tom Stanley - SS</t>
-[...5 lines deleted...]
-    <t>#49 William Howard - MLB</t>
+    <t>#46 Tom Stanley - CB</t>
+  </si>
+  <si>
+    <t>#45 Robert Coble - CB</t>
+  </si>
+  <si>
+    <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>3-2-TBY 42 (9:02) 22-Phillip Watson ran to TBY 45 for -3 yards. Tackle by 92-Thomas Marrs. 71-John Hubert was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>4-5-TBY 45 (8:17) 18-James Washington punts 47 yards to TBY -2.4-5-TBY 45 (8:17) 18-James Washington punts 47 yards to TBY -2. Touchback.</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
@@ -830,51 +830,51 @@
   <si>
     <t>TBY 22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-TBY 22 (1:58) 3-Edward Davis 40 yard field goal is GOOD. TBY 0 SFO 3</t>
   </si>
   <si>
     <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>(1:56) 3-Edward Davis kicks 74 yards from SFO 35 to TBY -9. Touchback.</t>
   </si>
   <si>
-    <t>#98 David Blais - MLB</t>
+    <t>#52 David Blais - MLB</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (1:56) 14-Carl Hagen pass complete to 87-Todd Ayers to TBY 39 for 14 yards. Tackle by 36-Horace Graham.</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-TBY 39 (1:14) 14-Carl Hagen pass complete to 83-Roy Larios to TBY 47 for 7 yards. Tackle by 24-Kevin Cory.</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>TBY 26</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Man Under</t>
   </si>
   <si>
     <t>3-5-TBY 26 (12:57) 15-David Mortenson pass incomplete, dropped by 86-Greg Emery. Pressure by 99-John Jackson.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>4-5-TBY 26 (12:52) 3-Edward Davis 44 yard field goal is GOOD. TBY 0 SFO 6</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>(12:49) 3-Edward Davis kicks 75 yards from SFO 35 to TBY -10. Touchback.</t>
   </si>
   <si>
-    <t>#24 Lee Fyffe - RB</t>
+    <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>1-10-TBY 25 (12:49) 14-Carl Hagen sacked at TBY 18 for -7 yards (55-Cecil Craig). Sack allowed by 81-Michael Springer.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>2-17-TBY 18 (12:10) 14-Carl Hagen pass complete to 81-Michael Springer to TBY 26 for 8 yards. Tackle by 36-Horace Graham. 49-Kevin Rennie got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>3-9-TBY 26 (11:28) 14-Carl Hagen pass incomplete, intended for 87-Todd Ayers. Pressure by 95-Charles Lofton.</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
@@ -1037,51 +1037,51 @@
   <si>
     <t>1-10-TBY 26 (9:22) 15-David Mortenson pass incomplete, intended for 41-Albert Turner.</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-TBY 26 (9:19) 15-David Mortenson sacked at TBY 36 for -10 yards (56-Christopher Butts). Sack allowed by 65-Kelvin Lammers. 15-David Mortenson FUMBLES (56-Christopher Butts) recovered by TBY-40-Robert Coble for 64 yards. TOUCHDOWN! TBY 6 SFO 6</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>(9:07) Extra point GOOD by 4-Thomas Spielman. TBY 7 SFO 6</t>
   </si>
   <si>
     <t>#74 Jim Hernandez - RG</t>
   </si>
   <si>
-    <t>#78 Edwin Chang - RT</t>
+    <t>#79 Edwin Chang - RT</t>
   </si>
   <si>
     <t>#56 Derek Crum - SLB</t>
   </si>
   <si>
     <t>#31 Edward Darden - CB</t>
   </si>
   <si>
     <t>(9:07) 4-Thomas Spielman kicks 74 yards from TBY 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>1-10-SFO 25 (9:07) 15-David Mortenson pass complete to 86-Greg Emery to SFO 33 for 8 yards. Tackle by 31-Shayne Perkins.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>2-2-SFO 33 (8:27) 22-Phillip Watson ran to SFO 35 for 2 yards. Tackle by 57-Patrick Kelly.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
@@ -1199,51 +1199,51 @@
   <si>
     <t>3-4-SFO 37 (2:28) 15-David Mortenson pass INTERCEPTED by 31-Shayne Perkins at SFO 47. 31-Shayne Perkins to SFO 47 for -0 yards. Tackle by 86-Greg Emery.</t>
   </si>
   <si>
     <t>2:24</t>
   </si>
   <si>
     <t>SFO 47</t>
   </si>
   <si>
     <t>1-10-SFO 47 (2:25) 14-Carl Hagen pass complete to 87-Todd Ayers to SFO 46 for 2 yards. Tackle by 59-Edward Berry.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-8-SFO 46 (2:00) 23-Christian Chun ran to SFO 36 for 10 yards. Tackle by 36-Horace Graham.</t>
   </si>
   <si>
-    <t>#58 Brendan Porter - C</t>
+    <t>#74 Brendan Porter - C</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Timeout TBY</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 36 (1:54) 14-Carl Hagen pass complete to 83-Roy Larios to SFO 15 for 21 yards. Tackle by 24-Kevin Cory.</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
@@ -2297,93 +2297,93 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="377.336" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>