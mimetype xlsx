--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Bennett kicks 74 yards from ATL 35 to DAL -9. Touchback.</t>
   </si>
   <si>
     <t>#12 Roger Firth - WR</t>
   </si>
   <si>
     <t>#78 John Babich - LDE</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#72 Charles Couey - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
     <t>#4 Thomas Bennett - K</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
@@ -560,96 +560,96 @@
   <si>
     <t>3-8-ATL 38 (10:48) 31-Jonathan Aiken ran to ATL 29 for 8 yards. Tackle by 29-Robert Eaton.</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>ATL 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-ATL 29 (10:06) 9-Sidney Odom punts 23 yards to ATL 6. Fair Catch by 84-Gerald Lopez. DAL 35-Jeffrey Hazelwood was injured on the play. He looks like he should be able to return. ATL 44-Devin Davis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#9 Sidney Odom - P</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#68 Harrison Walters - LT</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>ATL 6</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-ATL 6 (10:00) 47-James McGahey ran to ATL 5 for -1 yards. Tackle by 45-Preston Martel.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#95 Edgar Jacobs - WLB</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
   <si>
     <t>#44 Andrew Hernandez - SS</t>
   </si>
@@ -1529,51 +1529,51 @@
   <si>
     <t>1-10-DAL 40 (2:28) 11-Richard Montgomery pass incomplete, dropped by 12-Roger Firth.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>2-10-DAL 40 (2:22) PENALTY - False Start (DAL 74-Michael Dominguez)</t>
   </si>
   <si>
     <t>2-15-DAL 35 (2:22) 11-Richard Montgomery pass complete to 7-Roger Wilson to ATL 8 for 57 yards. Tackle by 46-Chris Douglas. DAL 74-Michael Dominguez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:42</t>
   </si>
   <si>
     <t>1-8-ATL 8 (1:41) 30-Scott Ortega ran to ATL 1 for 7 yards. Tackle by 26-William Adames.</t>
   </si>
   <si>
     <t>#52 Jose Robinson - LG</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>ATL 1</t>
   </si>
   <si>
     <t>2-1-ATL 1 (1:00) 30-Scott Ortega ran for 1 yards. TOUCHDOWN! DAL 13 ATL 3</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>(0:58) Extra point GOOD by 2-James Mayer. DAL 14 ATL 3</t>
   </si>
   <si>
     <t>(0:58) 2-James Mayer kicks 72 yards from DAL 35 to ATL -7. Touchback.</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 25 (0:58) 47-James McGahey ran to ATL 30 for 5 yards. Tackle by 41-Andrew Turner.</t>
   </si>