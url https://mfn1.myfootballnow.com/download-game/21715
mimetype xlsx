--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 69 yards from LOS 35 to ARZ -4. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-30-ARZ 18 (12:18) 2-Hector McHone punts 44 yards to LOS 38. 15-John Flanagan to LOS 41 for 4 yards. 15-John Flanagan FUMBLES (22-Clay Briggs) recovered by ARZ-55-Charles Mauzy at LOS 41. Tackle by 39-Timothy Grayson.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#15 John Flanagan - WR</t>
   </si>
   <si>
     <t>#33 George Barnum - CB</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#99 Alvin Phillips - RDE</t>
   </si>
   <si>
     <t>#93 David Ritchie - WLB</t>
   </si>
   <si>
     <t>#52 Ronald Alston - MLB</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>LOS 41</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-LOS 41 (12:09) 6-Darryl Holley pass complete to 86-Timothy Martin to LOS 35 for 6 yards. Tackle by 54-James Reny. 86-Timothy Martin made a great move on the CB. LOS 92-David Sosa was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
@@ -629,60 +629,60 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#40 Angelo Golden - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#70 John Stewart - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#21 John Griffin - SS</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>LOS 42</t>
   </si>
   <si>
     <t>1-10-LOS 42 (8:02) 3-Earnest Dean pass complete to 18-Darrell Agee to ARZ 48 for 10 yards. Tackle by 22-Clay Briggs.</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>