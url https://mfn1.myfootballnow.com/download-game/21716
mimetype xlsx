--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -314,105 +314,105 @@
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#29 Robert Love - CB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 28-Jason Thigpen ran to CAR 29 for 4 yards. Tackle by 35-Billy Owens.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#96 Robert Coker - RDE</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#90 John Richards - RDE</t>
   </si>
   <si>
     <t>#35 Billy Owens - SLB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>CAR 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-CAR 28 (13:09) 1-Richard Garcia punts 49 yards to JAX 23. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#80 Paul Hollis - WR</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>JAX 23</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 23 (13:02) 21-Robert Palmer ran to JAX 32 for 9 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>#7 Steven Gardner - QB</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>#84 John Gross - FB</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>#80 John Johnson - WR</t>
   </si>
   <si>
     <t>#59 Raymond Hill - LT</t>
   </si>
   <si>
     <t>#64 Paul Crandell - LG</t>
   </si>
   <si>
     <t>#73 Daren Barrientos - C</t>
   </si>
   <si>
     <t>#77 John Garcia - RG</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>#60 Lionel Betty - DT</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>JAX 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-1-JAX 32 (12:15) 21-Robert Palmer ran to JAX 33 for 2 yards. Tackle by 68-Bob Nance.</t>
   </si>
   <si>
     <t>#18 William Perkins - WR</t>
   </si>
@@ -833,51 +833,51 @@
   <si>
     <t>0:21</t>
   </si>
   <si>
     <t>3-6-JAX 7 (0:20) 15-George Ruch pass incomplete, the ball was thrown away. Pressure by 56-Rick Poland.</t>
   </si>
   <si>
     <t>0:15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-JAX 7 (0:16) 2-William Abraham 24 yard field goal is GOOD. CAR 3 JAX 0</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>#50 John Mata - RG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#97 David Fisher - WLB</t>
   </si>
   <si>
     <t>0:12</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(0:13) 2-William Abraham kicks 74 yards from CAR 35 to JAX -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>1-10-JAX 25 (0:13) 21-Robert Palmer ran to JAX 22 for -3 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
@@ -1769,51 +1769,51 @@
   <si>
     <t>1-10-JAX 48 (1:27) 7-Steven Gardner pass complete to 89-Paul Melville to CAR 49 for 3 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>2-7-CAR 49 (1:09) 7-Steven Gardner pass complete to 83-Brady James to CAR 38 for 11 yards. Tackle by 20-Larry Spivey.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>1-10-CAR 38 (0:53) 7-Steven Gardner pass incomplete, dropped by 89-Paul Melville. That was a dangerous pass. Pressure by 68-Bob Nance.</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>0:48</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>2-10-CAR 38 (0:49) 7-Steven Gardner pass incomplete, intended for 18-William Perkins.</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>3-10-CAR 38 (0:46) 7-Steven Gardner pass Pass knocked down by 20-Larry Spivey. incomplete, intended for 80-John Johnson. Pressure by 94-Jason Jones.</t>
   </si>
   <si>
     <t>0:42</t>
   </si>
   <si>
     <t>4-10-CAR 38 (0:43) 14-Thomas McFarland 55 yard field goal is GOOD. CAR 9 JAX 10</t>
   </si>
   <si>
     <t>0:38</t>
   </si>