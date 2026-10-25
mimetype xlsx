--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -302,90 +302,90 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Jaime Jacobs kicks 74 yards from NYN 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 23-Kenneth Watson ran to DET 26 for 1 yards. Tackle by 51-Jason Clifton.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#82 Rufus Murphy - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-DET 43 (12:46) 15-Tommy Arnold pass complete to 85-Ronald Seery to DET 38 for 5 yards. Tackle by 97-Charles Stamant.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#87 Cornelius Lang - TE</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#95 Sean Bowen - LDE</t>
   </si>
   <si>
     <t>#59 Jose Aguilar - DT</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
@@ -665,54 +665,54 @@
   <si>
     <t>2-4-DET 4 (8:11) 15-Tommy Arnold pass complete to 13-Larry Thomas for 4 yards. TOUCHDOWN! NYN 6 DET 0</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>DET 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:09) Extra point GOOD by 5-Jaime Jacobs. NYN 7 DET 0</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
-[...2 lines deleted...]
-    <t>#61 Robert Scott - LG</t>
+    <t>#54 Ronald Cross - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#54 Roscoe Jordan - WLB</t>
   </si>
   <si>
     <t>(8:09) 5-Jaime Jacobs kicks 75 yards from NYN 35 to DET -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DET 25 (8:09) 23-Kenneth Watson ran to DET 33 for 8 yards. Tackle by 47-Stephen Slezak.</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>DET 33</t>
   </si>
@@ -1052,51 +1052,51 @@
   <si>
     <t>3-9-NYN 44 (10:38) 5-Richard Bodden ran to NYN 29 for 15 yards. Tackle by 47-Stephen Slezak.</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>NYN 29</t>
   </si>
   <si>
     <t>46 Heavy 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 29 (9:55) 25-Joe Speece ran to NYN 24 for 5 yards. Tackle by 51-Jason Clifton.</t>
   </si>
   <si>
     <t>#85 James Jackson - WR</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>NYN 24</t>
   </si>
   <si>
     <t>2-5-NYN 24 (9:22) 5-Richard Bodden pass complete to 85-James Jackson to NYN 15 for 9 yards. Tackle by 32-Jose Coyle.</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>NYN 15</t>
   </si>
   <si>
     <t>1-10-NYN 15 (8:39) 25-Joe Speece ran to NYN 15 for 1 yards. Tackle by 51-Jason Clifton. DET 23-Kenneth Watson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>2-9-NYN 15 (7:55) 38-Jeffrey Robinson ran to NYN 6 for 9 yards. Tackle by 47-Stephen Slezak.</t>
   </si>
@@ -1136,51 +1136,51 @@
   <si>
     <t>NYN 0</t>
   </si>
   <si>
     <t>3-1-NYN 0 (5:17) 25-Joe Speece ran to NYN 3 for -3 yards. Tackle by 20-Johnny Pace.</t>
   </si>
   <si>
     <t>4:39</t>
   </si>
   <si>
     <t>NYN 3</t>
   </si>
   <si>
     <t>4-3-NYN 3 (4:38) 12-James White 21 yard field goal is GOOD. NYN 10 DET 3</t>
   </si>
   <si>
     <t>#9 Norman Wannamaker - QB</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>#72 Shawn Newton - LG</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
     <t>(4:36) 12-James White kicks 74 yards from DET 35 to NYN -9. Touchback.</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-NYN 25 (4:36) 35-Thomas Gibson ran to NYN 27 for 2 yards. Tackle by 46-Thomas Hahn.</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>NYN 27</t>
   </si>
   <si>
     <t>2-8-NYN 27 (3:56) 35-Thomas Gibson ran to NYN 30 for 3 yards. Tackle by 96-Joseph Young.</t>
   </si>