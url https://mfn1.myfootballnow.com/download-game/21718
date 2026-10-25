--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#25 Joseph Walker - CB</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>(9:43) 18-Moses Albert kicks 65 yards from NOS 35 to MIA 0. 39-Jesse Pearson to MIA 34 for 34 yards. Tackle by 97-John Hemphill.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 34 (9:37) 7-Thomas Pugliese pass complete to 35-Gregory Torres to MIA 33 for -1 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#35 Gregory Torres - RB</t>
   </si>
   <si>
     <t>#31 Julius Watts - RB</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>Timeout NOS</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-10-NOS 18 (7:26) 48-Matthew Adkins ran to NOS 17 for -1 yards. Tackle by 91-Mathew Espinoza.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>NOS 17</t>
   </si>
   <si>
     <t>4-11-NOS 17 (6:50) 7-Gary Anderson punts 46 yards to MIA 36. 85-Laverne Robertson to MIA 43 for 7 yards. Tackle by 94-Orville Sapp. MIA 94-Edward Hall was injured on the play. He looks like he should be able to return. MIA 68-Timothy Adkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>MIA 43</t>
   </si>
   <si>
     <t>1-10-MIA 43 (6:42) 7-Thomas Pugliese pass Pass knocked down by 31-Edward Vincent. incomplete, intended for 84-Charles Couch.</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>2-10-MIA 43 (6:39) 7-Thomas Pugliese pass complete to 83-Perry Woodcock to MIA 49 for 6 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>#83 Perry Woodcock - TE</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
@@ -851,51 +851,51 @@
   <si>
     <t>MIA 42</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB3 Blitz</t>
   </si>
   <si>
     <t>2-14-MIA 42 (3:41) 9-John Koch pass complete to 48-Matthew Adkins to MIA 30 for 12 yards. Tackle by 30-Jeffrey Paquette.</t>
   </si>
   <si>
     <t>3:03</t>
   </si>
   <si>
     <t>MIA 30</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-2-MIA 30 (3:02) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 50-Dan Romo.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>4-2-MIA 30 (2:58) 18-Moses Albert 48 yard field goal is GOOD. NOS 6 MIA 0</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>(2:54) 18-Moses Albert kicks 64 yards from NOS 35 to MIA 1. 39-Jesse Pearson to MIA 21 for 20 yards. Tackle by 35-John Reynolds.</t>
   </si>
   <si>
     <t>2:50</t>
   </si>
   <si>
     <t>MIA 21</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 21 (2:51) 7-Thomas Pugliese pass complete to 35-Gregory Torres to MIA 21 for a short loss. Tackle by 32-David Harris.</t>
   </si>
@@ -2321,51 +2321,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="364.482" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>