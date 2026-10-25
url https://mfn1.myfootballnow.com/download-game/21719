--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -398,81 +398,81 @@
   <si>
     <t>#61 Ralph Jelks - LDE</t>
   </si>
   <si>
     <t>#71 Marcus Behrens - DT</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>#53 Joseph Nunez - WLB</t>
   </si>
   <si>
     <t>#23 William Canale - CB</t>
   </si>
   <si>
-    <t>#30 David Andresen - CB</t>
+    <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>BUF 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>2-5-BUF 30 (14:21) 21-Jon Noble ran to BUF 32 for 2 yards. Tackle by 95-Richard McDonald.</t>
   </si>
   <si>
     <t>#15 Myron Haggerty - WR</t>
   </si>
   <si>
     <t>#14 Doug King - WR</t>
   </si>
   <si>
     <t>#80 Jason Hernandez - WR</t>
   </si>
   <si>
-    <t>#37 Paul Dixson - FS</t>
+    <t>#39 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>BUF 32</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-3-BUF 32 (13:42) 21-Jon Noble ran to BUF 34 for 2 yards. Tackle by 37-Paul Dixson.</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>BUF 34</t>
   </si>
@@ -515,63 +515,63 @@
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-NED 18 (12:53) (Hot Read) 9-David Gram pass INTERCEPTED by 93-Edwin Quezada at NED 15. 93-Edwin Quezada to NED 15 for 0 yards. Tackle by 31-Russel Covarrubias. Pressure by 76-Jose Huffman.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
   <si>
     <t>#28 Edmond Hinnant - RB</t>
   </si>
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#83 Thomas Simms - TE</t>
   </si>
   <si>
-    <t>#65 Harold Jensen - LT</t>
+    <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - LG</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>NED 15</t>
   </si>
@@ -1616,51 +1616,51 @@
   <si>
     <t>4-1-NED 20 (11:00) 9-Stephen Figaro 38 yard field goal is GOOD. NED 61-Ralph Jelks was injured on the play. BUF 27 NED 0</t>
   </si>
   <si>
     <t>(10:56) 9-Stephen Figaro kicks 74 yards from BUF 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-NED 25 (10:56) 9-David Gram pass incomplete, the ball was thrown away. Pressure by 98-Mark Ball.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>2-10-NED 25 (10:52) 9-David Gram pass complete to 82-Jerry Carter to NED 36 for 11 yards. Tackle by 36-Jesse Rivers.</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-NED 36 (10:32) 9-David Gram pass incomplete, the ball was thrown away. Pressure by 98-Mark Ball.</t>
   </si>
   <si>
-    <t>#12 Benjamin Nguyen - WR</t>
+    <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>10:26</t>
   </si>
   <si>
     <t>2-10-NED 36 (10:27) 11-Ralph Archie pass incomplete, dropped by 12-Benjamin Nguyen. Excellent coverage on that play.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>3-10-NED 36 (10:24) 9-David Gram pass incomplete, intended for 18-Johnny Wells.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>4-10-NED 36 (10:21) 1-Jeremiah Jessup punts 43 yards to BUF 21. Fair Catch by 25-William McCall.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>1-10-BUF 21 (10:14) 21-Jon Noble ran to BUF 28 for 7 yards. Tackle by 49-James Fletcher. BUF 21-Jon Noble was injured on the play.</t>
   </si>