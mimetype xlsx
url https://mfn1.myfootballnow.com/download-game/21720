--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Thomas Evans kicks 75 yards from CIN 35 to NYA -10. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#21 Eric Jones - CB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#41 David Roy - MLB</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#15 Thomas Evans - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 11-Patrick Camp pass complete to 6-Brian Flores to NYA 32 for 7 yards. Tackle by 27-William Carr. Pressure by 99-Alfred Shelton. CIN 94-Long Whaley was injured on the play.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#94 Long Whaley - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>
   <si>
     <t>#59 Juan Deleon - SLB</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#43 Lawrence Judd - WLB</t>
   </si>
   <si>
     <t>#27 William Carr - CB</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>13:19</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-10-CIN 24 (13:20) 6-Joseph Galle pass complete to 83-Leland Canfield to CIN 35 for 11 yards. Tackle by 22-Randy Kramer.</t>
   </si>
   <si>
     <t>#20 Ernie Shelton - RB</t>
   </si>
   <si>
     <t>#40 George Hanson - WR</t>
   </si>
   <si>
-    <t>#83 Leland Canfield - WR</t>
+    <t>#11 Leland Canfield - WR</t>
   </si>
   <si>
     <t>#46 Jay Davis - WLB</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CIN 35 (12:37) 20-Ernie Shelton ran to CIN 37 for 2 yards. Tackle by 45-Cornell Huynh.</t>
   </si>
   <si>
     <t>#41 Carl Sampson - FB</t>
   </si>
   <si>
     <t>#88 Raul Bozarth - TE</t>
   </si>
   <si>
     <t>#95 Lawerence Garcia - SLB</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-CIN 48 (11:11) 20-Ernie Shelton ran to NYA 50 for 2 yards. Tackle by 36-Charles Glover.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>NYA 50</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-8-NYA 50 (10:37) 6-Joseph Galle sacked at CIN 48 for -3 yards (75-Richard Kimmell). Sack allowed by 89-Kenneth Bowersox. NYA 70-Frank Jenkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>4-10-CIN 48 (9:56) 16-Brian Ward punts 40 yards to NYA 12. Fair Catch by 32-Jose Hernandez.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#69 Timothy Green - LT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>NYA 12</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-NYA 12 (9:50) 11-Patrick Camp pass INTERCEPTED by 99-Alfred Shelton at NYA 23. 99-Alfred Shelton to NYA 23 for -0 yards. Tackle by 32-Jose Hernandez.</t>
   </si>
   <si>
     <t>9:45</t>
   </si>