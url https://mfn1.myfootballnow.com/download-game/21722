--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-David Thompson kicks 70 yards from PIT 35 to LV -5. 86-Willie Hill to LV 45 for 51 yards. Tackle by 49-Donald Cronk.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#27 Guillermo Lawson - SS</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
@@ -386,69 +386,69 @@
   <si>
     <t>#61 William Zavala - LG</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#63 John Gerber - RG</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#58 Gary Pope - LDE</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#54 Robert Schaefer - SLB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-3-PIT 48 (14:16) 16-Ronnie Pepin pass complete to 80-Troy Katcher to PIT 31 for 18 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>#71 Joe Haines - RG</t>
   </si>
   <si>
     <t>#97 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>PIT 29</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-PIT 29 (11:32) 15-Robert Johnson 46 yard field goal is GOOD. LV 3 PIT 0</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(11:29) 15-Robert Johnson kicks 74 yards from LV 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
@@ -563,75 +563,75 @@
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (11:29) 17-Charles Gates sacked at PIT 17 for -8 yards (94-David Spencer)</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>PIT 17</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-18-PIT 17 (10:49) 43-Randy Eckert ran to PIT 23 for 6 yards. Tackle by 95-William Cleveland.</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>PIT 23</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>3-4-LV 43 (8:31) 16-Ronnie Pepin pass Pass knocked down by 42-Fred Rice. incomplete, intended for 80-Troy Katcher. PIT 95-Bradley Booker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>4-4-LV 43 (8:29) 6-Jackie Davis punts 48 yards to PIT 9.</t>
   </si>
   <si>
     <t>#6 Jackie Davis - P</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>PIT 9</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-PIT 9 (8:22) 43-Randy Eckert ran to PIT 11 for 2 yards. Tackle by 45-William Donnelly. LV 45-William Donnelly was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>7:40</t>
   </si>
   <si>
     <t>PIT 11</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-8-PIT 11 (7:39) 17-Charles Gates pass complete to 19-Troy Rivers to PIT 34 for 23 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>PIT 34</t>
   </si>
@@ -2395,52 +2395,52 @@
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>