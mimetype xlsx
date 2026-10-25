--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -296,111 +296,111 @@
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 69 yards from DEN 35 to HOU -4. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass Pass knocked down by 24-Zachery Obrien. incomplete, intended for 15-Marcus Barron. 24-Zachery Obrien got away with a hold on that play.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#49 Michael Thompson - FB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#64 Shad Brodie - RDE</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
@@ -473,90 +473,90 @@
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-11-HOU 39 (13:44) 17-William Akins sacked at HOU 31 for -8 yards (91-Aaron Lynch)</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-19-HOU 31 (13:05) 17-William Akins pass complete to 15-Marcus Barron to HOU 49 for 18 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>HOU 49</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-HOU 49 (12:30) 7-Gerald Brown punts 45 yards to DEN 6.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#41 Jimmy Fisher - RB</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#28 Victor Morris - CB</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>DEN 6</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DEN 6 (12:20) 10-Joshua Pursel pass Pass knocked down by 21-Antonio Cromartie. incomplete, intended for 84-Leroy Castillo.</t>
   </si>
@@ -572,57 +572,57 @@
   <si>
     <t>#88 Harrison Ward - WR</t>
   </si>
   <si>
     <t>#84 Leroy Castillo - WR</t>
   </si>
   <si>
     <t>#87 Michael Lonon - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#78 Sheldon May - LT</t>
   </si>
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#70 Gary Starks - RG</t>
   </si>
   <si>
     <t>#79 Delbert Aviles - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-DEN 6 (12:17) 23-Michael Jacques ran to DEN 17 for 11 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>#42 Donald Foley - FB</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
@@ -1430,54 +1430,54 @@
   <si>
     <t>1-10-DEN 13 (11:17) 17-William Akins pass complete to 13-Larry Santos to DEN 4 for 8 yards. Tackle by 37-Christopher Cohen.</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>DEN 4</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>2-2-DEN 4 (10:33) 17-William Akins pass complete to 13-Larry Santos for 4 yards. TOUCHDOWN! HOU 6 DEN 31</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>(10:30) Extra point GOOD by 18-Billy Quevedo. HOU 7 DEN 31</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>(10:30) 18-Billy Quevedo kicks 75 yards from HOU 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 25 (10:30) 23-Michael Jacques ran to DEN 28 for 3 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>2-7-DEN 28 (9:47) 10-Joshua Pursel pass incomplete, intended for 88-Harrison Ward. Pressure by 69-Donald Daye.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>3-7-DEN 28 (9:44) 10-Joshua Pursel sacked at DEN 20 for -8 yards (99-Roberto Park). Sack allowed by 23-Michael Jacques.</t>
   </si>
   <si>
     <t>DEN 20</t>
   </si>
@@ -2378,51 +2378,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>