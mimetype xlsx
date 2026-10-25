--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Robert Ho kicks 75 yards from TEN 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
@@ -608,63 +608,63 @@
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>SEA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:53) Extra point GOOD by 10-Robert Ho. SEA 0 TEN 7</t>
   </si>
   <si>
     <t>#15 Elwood Fields - QB</t>
   </si>
   <si>
     <t>#80 Richard Evans - TE</t>
   </si>
   <si>
     <t>#83 Richard Reisman - RB</t>
   </si>
   <si>
-    <t>#63 Harlan Mills - C</t>
+    <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
     <t>#70 Toney Robles - LT</t>
   </si>
   <si>
     <t>#73 Bobby Doss - C</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
-    <t>#58 John King - LT</t>
+    <t>#58 John King - LG</t>
   </si>
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
     <t>#94 Mike Kline - MLB</t>
   </si>
   <si>
     <t>#95 Benjamin Colley - MLB</t>
   </si>
   <si>
     <t>#56 Daniel Nolan - WLB</t>
   </si>
   <si>
     <t>(11:53) 10-Robert Ho kicks 70 yards from TEN 35 to SEA -5. 14-Rene Diaz to SEA 19 for 25 yards. Tackle by 92-Mark Eubanks.</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>SEA 19</t>
   </si>
   <si>
     <t>Strong I Big HB Sweep Strong</t>
   </si>