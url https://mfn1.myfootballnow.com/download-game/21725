--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -395,51 +395,51 @@
   <si>
     <t>#77 Richard Sonntag - DT</t>
   </si>
   <si>
     <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#66 Andrew Bouton - RDE</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#59 Edward Butler - MLB</t>
   </si>
   <si>
     <t>#42 Harold Jones - WLB</t>
   </si>
   <si>
     <t>#49 Conrad Johnson - CB</t>
   </si>
   <si>
     <t>#47 Jason Shelton - CB</t>
   </si>
   <si>
-    <t>#38 Jacob Hoffman - SS</t>
+    <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#45 Mikel Lacour - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>IND 30</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-5-IND 30 (14:17) 3-Jonathan Montagna pass Pass knocked down by 49-Conrad Johnson. incomplete, intended for 83-Stephan Wilson.</t>
   </si>
   <si>
     <t>#16 Stephen Sullivan - WR</t>
   </si>
   <si>
     <t>#91 Charles Keaton - LDE</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>#37 Thomas Prickett - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#80 Dennis Killion - WR</t>
   </si>
   <si>
     <t>#23 William Byars - WR</t>
   </si>
   <si>
     <t>#84 Dale Hopkins - WR</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#93 Jeff McGann - DT</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>#56 John Bechtel - MLB</t>
   </si>
   <si>
     <t>#36 Dominic Watson - CB</t>
   </si>
   <si>
     <t>#26 Casey Stephens - CB</t>
   </si>
   <si>
     <t>13:52</t>
   </si>
   <si>
     <t>Timeout KCY</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:59) Extra point GOOD by 5-David Schwartz. IND 0 KCY 7</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#63 Terry Dardar - RG</t>
   </si>
   <si>
     <t>#57 George Koval - LT</t>
   </si>
   <si>
     <t>#68 Michael Manus - LT</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
     <t>#73 Darryl Leslie - DT</t>
   </si>
   <si>
     <t>(10:59) 5-David Schwartz kicks 75 yards from KCY 35 to IND -10. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>1-10-IND 25 (10:59) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 33 for 8 yards. Tackle by 47-Jason Shelton.</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>IND 33</t>
   </si>