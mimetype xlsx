--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -317,51 +317,51 @@
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-JAX 25 (15:00) 13-Jerome Vela pass complete to 18-William Perkins to JAX 37 for 12 yards. Tackle by 29-James Garza. 18-William Perkins breaks down the CB.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#89 Paul Melville - TE</t>
   </si>
@@ -371,72 +371,72 @@
   <si>
     <t>#18 William Perkins - WR</t>
   </si>
   <si>
     <t>#80 Paul Hollis - WR</t>
   </si>
   <si>
     <t>#83 Brady James - WR</t>
   </si>
   <si>
     <t>#59 Raymond Hill - LT</t>
   </si>
   <si>
     <t>#64 Paul Crandell - LG</t>
   </si>
   <si>
     <t>#73 Daren Barrientos - C</t>
   </si>
   <si>
     <t>#77 John Garcia - RG</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
-[...2 lines deleted...]
-    <t>#71 Robert Harmon - DT</t>
+    <t>#91 Charles Hensley - LDE</t>
+  </si>
+  <si>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>JAX 37</t>
   </si>
   <si>
     <t>Weak I Big TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-JAX 37 (14:20) 13-Jerome Vela pass complete to 46-Christopher Tyson to JAX 43 for 6 yards. Tackle by 54-Benjamin Tramel. 46-Christopher Tyson made a great move on the CB.</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-HOU 37 (11:33) 13-Jerome Vela ran to HOU 25 for 12 yards. 13-Jerome Vela slides to avoid being hit.</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-HOU 25 (10:56) 46-Christopher Tyson ran to HOU 17 for 8 yards. Tackle by 20-Mark Amico.</t>
   </si>
   <si>
     <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#20 Mark Amico - SS</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>HOU 17</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-2-HOU 17 (10:14) 21-Robert Palmer ran to HOU 13 for 4 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>#76 Austin Tanner - DT</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
@@ -626,63 +626,63 @@
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>(8:37) 14-Thomas McFarland kicks 74 yards from JAX 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (8:37) 17-William Akins pass complete to 13-Larry Santos to JAX 48 for 27 yards. Tackle by 31-Joseph Withrow. Pressure by 90-John Richards.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#96 Robert Coker - RDE</t>
   </si>
   <si>
     <t>#90 John Richards - RDE</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#35 Billy Owens - SLB</t>
   </si>
@@ -749,51 +749,51 @@
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-4-JAX 41 (6:44) 17-William Akins sacked at JAX 50 for -8 yards (51-Lawrence Chandler)</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-12-JAX 50 (6:06) 7-Gerald Brown punts 45 yards to JAX 4. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#69 Jay Oxley - SLB</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>JAX 4</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-JAX 4 (6:00) 46-Christopher Tyson ran to JAX 6 for 1 yards. Tackle by 2-Robert Lamberton.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
@@ -1277,54 +1277,54 @@
   <si>
     <t>2-3-JAX 6 (1:17) 17-William Akins sacked at JAX 15 for -9 yards (56-Rick Poland). Sack allowed by 67-Douglas Landry. 67-Douglas Landry was completely beat on that play.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>JAX 15</t>
   </si>
   <si>
     <t>3-11-JAX 15 (1:11) 17-William Akins sacked at JAX 22 for -8 yards (56-Rick Poland). Sack allowed by 64-John Harris. JAX 70-Matthew Dragoo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:33</t>
   </si>
   <si>
     <t>JAX 22</t>
   </si>
   <si>
     <t>4-19-JAX 22 (0:32) 18-Billy Quevedo 41 yard field goal is GOOD. JAX 9 HOU 3</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>(0:29) 18-Billy Quevedo kicks 74 yards from HOU 35 to JAX -9. Touchback.</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-JAX 25 (0:29) 46-Christopher Tyson ran to JAX 32 for 7 yards. Tackle by 57-Paul Otis.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 14-Thomas McFarland kicks 75 yards from JAX 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass INTERCEPTED by 44-Richard Francisco at HOU 35. 44-Richard Francisco to HOU 24 for 11 yards. Tackle by 64-John Harris. Pressure by 47-George Jenkins. 50-Tom Fox was caught flat-footed on this play. HOU 79-Anton Ouellette was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2390,51 +2390,51 @@
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>