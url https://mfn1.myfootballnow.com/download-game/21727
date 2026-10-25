--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -302,93 +302,93 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 72 yards from DEN 35 to DET -7. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 5-Richard Bodden pass complete to 80-Jason Myers to DET 27 for 2 yards. Tackle by 45-Scott Anderson.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#82 Rufus Murphy - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>#89 James Navarrete - WR</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>DET 39</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-DET 39 (13:42) 5-Richard Bodden pass incomplete, dropped by 23-Kenneth Watson. Excellent coverage on that play. Pressure by 2-Robert Carter. PENALTY - Defensive Holding (DEN 45-Scott Anderson)</t>
   </si>
   <si>
     <t>#99 Allen Parente - WLB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>DET 44</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-DET 44 (13:38) 23-Kenneth Watson ran to DET 45 for 1 yards. Tackle by 61-Woodrow Swan.</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>DET 45</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>