--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -560,51 +560,51 @@
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>(10:45) 14-Steven Levasseur kicks 75 yards from IND 35 to MIA -10. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MIA 25 (10:45) 7-Thomas Pugliese pass complete to 15-Daniel McNabb to MIA 34 for 9 yards. Tackle by 45-Cecil Hoskins.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#35 Gregory Torres - RB</t>
   </si>
   <si>
     <t>#83 Perry Woodcock - TE</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>#31 Julius Watts - RB</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-MIA 27 (8:04) 1-Brian Batista punts 50 yards to IND 23. 20-Vicente Degnan to IND 31 for 8 yards. Tackle by 83-Perry Woodcock.</t>
   </si>
   <si>
     <t>#1 Brian Batista - P</t>
   </si>
   <si>
     <t>#83 Robert Lange - TE</t>
   </si>
   <si>
     <t>#70 Frank Anderson - RG</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Strong Blitz Outside</t>
   </si>
   <si>
     <t>1-10-IND 31 (7:55) 3-Jonathan Montagna pass complete to 83-Stephan Wilson to IND 35 for 5 yards. Tackle by 25-Joseph Walker.</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>