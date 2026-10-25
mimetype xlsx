--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -311,102 +311,102 @@
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#15 Thomas Evans - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>PIT 16</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-PIT 16 (14:56) 17-Charles Gates pass complete to 81-George Archuleta to PIT 18 for 2 yards. Tackle by 7-Joseph Butler. PIT 81-George Archuleta was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#21 Richard Johnson - RB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#50 Harry Murphy - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#98 Thomas Pepper - RDE</t>
   </si>
   <si>
     <t>#51 Juan Biller - MLB</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>#14 Charles Barnett - WR</t>
   </si>
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#75 Brandon Hagood - LG</t>
   </si>
   <si>
     <t>#64 George Fields - C</t>
   </si>
   <si>
     <t>#68 Stuart Beck - RG</t>
   </si>
   <si>
     <t>#78 Albert Ricci - RT</t>
   </si>
   <si>
     <t>#58 Gary Pope - LDE</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>PIT 42</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-2-PIT 42 (12:57) 21-John Brown ran to PIT 38 for 5 yards. Tackle by 58-Gary Pope.</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>PIT 38</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>PIT 26</t>
   </si>
   <si>
     <t>2-12-PIT 26 (10:48) 6-Joseph Galle pass complete to 14-Charles Barnett to PIT 2 for 24 yards. Tackle by 96-Russell Riddle.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>PIT 2</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-2-PIT 2 (10:10) 6-Joseph Galle pass complete to 14-Charles Barnett for 2 yards. TOUCHDOWN! PIT 0 CIN 6</t>
   </si>
   <si>
     <t>#8 Angel Greve - WR</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>PIT 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:07) Extra point GOOD by 15-Thomas Evans. PIT 0 CIN 7</t>
   </si>
   <si>
     <t>#18 Timothy Bullock - QB</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#69 Howard Jeanlouis - C</t>
   </si>
@@ -1190,51 +1190,51 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-7-CIN 28 (5:20) 6-Joseph Galle ran to CIN 42 for 13 yards. 6-Joseph Galle slides to avoid being hit.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>1-10-CIN 42 (4:31) 6-Joseph Galle pass complete to 14-Charles Barnett to PIT 48 for 11 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
     <t>3:56</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-PIT 48 (3:55) 6-Joseph Galle pass Pass knocked down by 56-Ralph Navarrete. incomplete, intended for 83-Leland Canfield.</t>
   </si>
   <si>
-    <t>#83 Leland Canfield - WR</t>
+    <t>#11 Leland Canfield - WR</t>
   </si>
   <si>
     <t>3:50</t>
   </si>
   <si>
     <t>2-10-PIT 48 (3:51) 6-Joseph Galle pass Pass knocked down by 49-Donald Cronk. incomplete, intended for 83-Raymond Hansen.</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>3-10-PIT 48 (3:47) 20-Ernie Shelton ran to PIT 40 for 8 yards. Tackle by 27-Marcus Lynch.</t>
   </si>
   <si>
     <t>3:09</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>4-2-PIT 40 (3:08) 6-Joseph Galle pass complete to 14-Charles Barnett to PIT 20 for 20 yards. Tackle by 42-Fred Rice.</t>
   </si>