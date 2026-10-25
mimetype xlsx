--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -320,192 +320,192 @@
   <si>
     <t>#33 Jonathan Nicholson - FS</t>
   </si>
   <si>
     <t>#77 Michael Dunn - DT</t>
   </si>
   <si>
     <t>#41 Philip Leonard - SS</t>
   </si>
   <si>
     <t>#51 Amos Ong - SLB</t>
   </si>
   <si>
     <t>#90 Jonathan Runyan - LDE</t>
   </si>
   <si>
     <t>#93 Charles Woolery - RDE</t>
   </si>
   <si>
     <t>#99 Brandon Howell - DT</t>
   </si>
   <si>
     <t>#57 John Noe - WLB</t>
   </si>
   <si>
-    <t>#4 Thomas Spielman - K</t>
+    <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 5-James Brown ran to CHI 31 for 6 yards. Tackle by 31-Shayne Perkins. CHI 61-Eddie Doherty was injured on the play. He looks like he should be able to return. CHI 10-James Spinelli was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 Rudy Cothern - QB</t>
   </si>
   <si>
     <t>#5 James Brown - RB</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#19 Ryan Ward - WR</t>
   </si>
   <si>
     <t>#10 James Spinelli - WR</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#61 Eddie Doherty - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
-    <t>#92 Thomas Marrs - LDE</t>
+    <t>#95 Thomas Marrs - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#71 Alfonso White - RDE</t>
-[...8 lines deleted...]
-    <t>#91 John Quarterman - SLB</t>
+    <t>#91 Alfonso White - RDE</t>
+  </si>
+  <si>
+    <t>#57 Raul Kennedy - WLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
+  </si>
+  <si>
+    <t>#50 John Quarterman - MLB</t>
   </si>
   <si>
     <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
-    <t>#26 Marshall Campos - CB</t>
-[...8 lines deleted...]
-    <t>#31 Shayne Perkins - CB</t>
+    <t>#32 Marshall Campos - CB</t>
+  </si>
+  <si>
+    <t>#45 Robert Coble - CB</t>
+  </si>
+  <si>
+    <t>#46 Hugo Farley - CB</t>
+  </si>
+  <si>
+    <t>#47 Shayne Perkins - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>CHI 31</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB3 Blitz</t>
   </si>
   <si>
     <t>2-4-CHI 31 (14:15) 18-Rudy Cothern pass complete to 86-Daniel Chastain to CHI 38 for 7 yards. Tackle by 53-Raul Kennedy. Pressure by 31-Shayne Perkins.</t>
   </si>
   <si>
     <t>#86 Daniel Chastain - TE</t>
   </si>
   <si>
     <t>#12 Justin Bennett - WR</t>
   </si>
   <si>
     <t>#6 Sean Byerly - RB</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
-    <t>#21 Tom Stanley - SS</t>
+    <t>#46 Tom Stanley - CB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>CHI 38</t>
   </si>
   <si>
     <t>1-10-CHI 38 (13:30) 5-James Brown ran to CHI 48 for 11 yards. Tackle by 26-Marshall Campos.</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>Timeout CHI</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>CHI 48</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-CHI 48 (12:46) 18-Rudy Cothern pass complete to 86-Daniel Chastain to TBY 46 for 6 yards. Tackle by 53-Anthony Sipple.</t>
   </si>
   <si>
-    <t>#56 Christopher Butts - MLB</t>
+    <t>#96 Christopher Butts - LDE</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>2-4-TBY 46 (12:10) 5-James Brown ran to TBY 38 for 8 yards. Tackle by 38-Hugo Farley.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>TBY 38</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
@@ -554,198 +554,198 @@
   <si>
     <t>TBY 30</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-TBY 30 (9:25) 9-Mark Graham 48 yard field goal is GOOD. CHI 3 TBY 0</t>
   </si>
   <si>
     <t>#70 Horace Taylor - LT</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>#89 Nicholas Lange - TE</t>
   </si>
   <si>
     <t>#73 Ronald Cade - RG</t>
   </si>
   <si>
-    <t>#59 Randy Elliott - RDE</t>
-[...2 lines deleted...]
-    <t>#95 Daniel Roberts - WLB</t>
+    <t>#92 Randy Elliott - RDE</t>
+  </si>
+  <si>
+    <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(9:22) 9-Mark Graham kicks 66 yards from CHI 35 to TBY -1. Touchback.</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
-[...2 lines deleted...]
-    <t>#94 Gordon Carroll - MLB</t>
+    <t>#16 Todd Ayers - WR</t>
+  </si>
+  <si>
+    <t>#53 Gordon Carroll - WLB</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-TBY 25 (9:22) 14-Carl Hagen pass complete to 83-Roy Larios to TBY 43 for 18 yards. Tackle by 33-Jonathan Nicholson.</t>
   </si>
   <si>
-    <t>#14 Carl Hagen - QB</t>
-[...26 lines deleted...]
-    <t>#51 Michael Leblanc - RT</t>
+    <t>#9 Carl Hagen - QB</t>
+  </si>
+  <si>
+    <t>#26 Christian Chun - RB</t>
+  </si>
+  <si>
+    <t>#80 Michael Springer - TE</t>
+  </si>
+  <si>
+    <t>#87 Rolf Jackman - WR</t>
+  </si>
+  <si>
+    <t>#18 Roy Larios - WR</t>
+  </si>
+  <si>
+    <t>#67 William Hampton - LG</t>
+  </si>
+  <si>
+    <t>#76 Jerome Rice - C</t>
+  </si>
+  <si>
+    <t>#74 Richard Griffin - C</t>
+  </si>
+  <si>
+    <t>#66 Eddie Bright - RG</t>
+  </si>
+  <si>
+    <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#52 Miguel Moore - SLB</t>
   </si>
   <si>
     <t>#50 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#28 Manuel Powell - CB</t>
   </si>
   <si>
     <t>#25 John Allen - CB</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>1-10-TBY 43 (8:46) 14-Carl Hagen pass complete to 11-Rolf Jackman to CHI 49 for 8 yards. Tackle by 57-John Noe.</t>
   </si>
   <si>
-    <t>#35 Steven Zimmerman - FB</t>
+    <t>#46 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>CHI 49</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-2-CHI 49 (8:10) 23-Christian Chun ran to CHI 44 for 5 yards. Tackle by 77-Michael Dunn.</t>
   </si>
   <si>
     <t>#75 John Kutz - RT</t>
   </si>
   <si>
     <t>#56 Jorge Ruiz - WLB</t>
   </si>
   <si>
     <t>#21 Jerry Garrison - CB</t>
   </si>
   <si>
     <t>#36 Edward Whitney - SS</t>
   </si>
   <si>
     <t>#37 Phillip Cortes - FS</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>CHI 44</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>1-10-CHI 44 (7:34) 14-Carl Hagen ran to CHI 35 for 9 yards. 14-Carl Hagen slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#86 Dewayne Raynor - TE</t>
+    <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>2-1-CHI 35 (6:54) 34-Joey Cook ran to CHI 31 for 4 yards. Tackle by 21-Jerry Garrison.</t>
   </si>
   <si>
-    <t>#34 Joey Cook - RB</t>
-[...2 lines deleted...]
-    <t>#12 James Nace - WR</t>
+    <t>#24 Joey Cook - RB</t>
+  </si>
+  <si>
+    <t>#15 James Nace - WR</t>
   </si>
   <si>
     <t>#54 Stephen Nicholson - MLB</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-CHI 31 (6:20) 34-Joey Cook ran to CHI 30 for 2 yards. Tackle by 90-Jonathan Runyan.</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>CHI 30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-8-CHI 30 (5:38) 14-Carl Hagen pass complete to 87-Todd Ayers to CHI 26 for 4 yards. Tackle by 57-John Noe. Nice job by 87-Todd Ayers on that route to lose his coverage. PENALTY - Facemask (CHI 26-Wesley Gardner)</t>
   </si>
@@ -764,69 +764,69 @@
   <si>
     <t>1-10-CHI 11 (5:34) 34-Joey Cook ran to CHI 9 for 2 yards. Tackle by 57-John Noe.</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
     <t>CHI 9</t>
   </si>
   <si>
     <t>2-8-CHI 9 (4:59) 14-Carl Hagen pass complete to 87-Todd Ayers to CHI 6 for 3 yards. Tackle by 52-Miguel Moore.</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>CHI 6</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-5-CHI 6 (4:19) 14-Carl Hagen pass complete to 16-Todd McCarty to CHI 1 for 5 yards. Tackle by 21-Jerry Garrison.</t>
   </si>
   <si>
-    <t>#16 Todd McCarty - WR</t>
+    <t>#88 Todd McCarty - WR</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>CHI 1</t>
   </si>
   <si>
     <t>4-1-CHI 1 (3:40) 4-Thomas Spielman 18 yard field goal is GOOD. CHI 3 TBY 3</t>
   </si>
   <si>
     <t>#74 Jim Hernandez - RG</t>
   </si>
   <si>
-    <t>#63 John Pettis - RG</t>
-[...2 lines deleted...]
-    <t>#78 Edwin Chang - RT</t>
+    <t>#69 John Pettis - LG</t>
+  </si>
+  <si>
+    <t>#79 Edwin Chang - RT</t>
   </si>
   <si>
     <t>#96 Jerry Pack - DT</t>
   </si>
   <si>
     <t>#58 Nathaniel Ellis - MLB</t>
   </si>
   <si>
     <t>3:37</t>
   </si>
   <si>
     <t>(3:38) 4-Thomas Spielman kicks 75 yards from TBY 35 to CHI -10. 13-Roger Alexander for 110yards. TOUCHDOWN! CHI 9 TBY 3</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>(3:23) Extra point GOOD by 9-Mark Graham. CHI 10 TBY 3</t>
   </si>
   <si>
     <t>(3:23) 9-Mark Graham kicks 59 yards from CHI 35 to TBY 6. 87-Todd Ayers to TBY 27 for 21 yards. Tackle by 26-Wesley Gardner.</t>
   </si>
@@ -845,99 +845,99 @@
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>TBY 22</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>2-14-TBY 22 (2:44) 14-Carl Hagen ran to TBY 33 for 11 yards. 14-Carl Hagen slides to avoid being hit.</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>3-4-TBY 33 (1:58) 14-Carl Hagen ran to TBY 42 for 9 yards. 14-Carl Hagen slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#39 Eric Maravilla - FB</t>
+    <t>#46 Eric Maravilla - FB</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
   <si>
     <t>1-10-TBY 42 (1:20) 14-Carl Hagen sacked at TBY 35 for -7 yards (90-Jonathan Runyan). Sack allowed by 34-Joey Cook.</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-17-TBY 35 (0:44) 14-Carl Hagen pass complete to 81-Michael Springer to TBY 44 for 9 yards. Tackle by 52-Miguel Moore. 81-Michael Springer breaks down the CB. Pressure by 90-Jonathan Runyan.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>3-7-TBY 44 (0:06) 34-Joey Cook ran to TBY 46 for 2 yards. Tackle by 92-Adam Porter.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-TBY 46 (15:00) 13-Matthew Blankenship punts 40 yards to CHI 14. 13-Roger Alexander to CHI 19 for 5 yards. Tackle by 63-John Pettis.</t>
   </si>
   <si>
-    <t>#13 Matthew Blankenship - P</t>
+    <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>CHI 19</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-CHI 19 (14:53) 5-James Brown ran to CHI 29 for 10 yards. Tackle by 31-Shayne Perkins.</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>CHI 29</t>
   </si>
   <si>
     <t>1-10-CHI 29 (14:06) 5-James Brown ran to CHI 35 for 6 yards. Tackle by 53-Anthony Sipple.</t>
   </si>
   <si>
     <t>2-4-CHI 35 (13:25) 18-Rudy Cothern pass complete to 6-Sean Byerly to CHI 40 for 5 yards. Tackle by 53-Raul Kennedy.</t>
   </si>
@@ -1031,51 +1031,51 @@
   <si>
     <t>TBY 28</t>
   </si>
   <si>
     <t>3-4-TBY 28 (8:06) 14-Carl Hagen sacked at TBY 24 for -4 yards (90-Jonathan Runyan). Sack allowed by 78-Edwin Chang. 78-Edwin Chang was completely beat on that play. CHI 98-Scot Fick was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:24</t>
   </si>
   <si>
     <t>TBY 24</t>
   </si>
   <si>
     <t>4-8-TBY 24 (7:23) 13-Matthew Blankenship punts 49 yards to CHI 27. 13-Roger Alexander to CHI 28 for 1 yards. Tackle by 53-Anthony Sipple.</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>CHI 28</t>
   </si>
   <si>
     <t>1-10-CHI 28 (7:15) 5-James Brown ran to CHI 30 for 2 yards. Tackle by 92-Thomas Marrs.</t>
   </si>
   <si>
-    <t>#49 William Howard - MLB</t>
+    <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-8-CHI 30 (6:31) 5-James Brown ran to CHI 37 for 7 yards. Tackle by 53-Raul Kennedy. TBY 26-Marshall Campos was injured on the play. He looks like he should be able to return. TBY 33-Gregory Mitchell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>CHI 37</t>
   </si>
   <si>
     <t>3-1-CHI 37 (5:52) 5-James Brown ran to CHI 38 for 1 yards. Tackle by 71-Alfonso White.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>4-1-CHI 38 (5:07) 15-Robin Bullock punts 46 yards to TBY 16.</t>
   </si>
@@ -1094,51 +1094,51 @@
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-TBY 27 (4:14) 14-Carl Hagen pass complete to 83-Roy Larios to TBY 32 for 5 yards. Tackle by 25-John Allen.</t>
   </si>
   <si>
     <t>3:38</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-5-TBY 32 (3:37) 14-Carl Hagen ran to TBY 46 for 14 yards. Tackle by 57-John Noe.</t>
   </si>
   <si>
     <t>2:59</t>
   </si>
   <si>
     <t>1-10-TBY 46 (2:58) 34-Joey Cook ran to CHI 49 for 5 yards. Tackle by 54-Stephen Nicholson.</t>
   </si>
   <si>
-    <t>#58 Brendan Porter - C</t>
+    <t>#74 Brendan Porter - C</t>
   </si>
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>2-5-CHI 49 (2:13) 34-Joey Cook ran to CHI 42 for 7 yards. Tackle by 41-Philip Leonard.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1-10-CHI 42 (2:00) 14-Carl Hagen ran to CHI 28 for 14 yards. Tackle by 37-Phillip Cortes.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>Timeout TBY</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
@@ -1391,51 +1391,51 @@
   <si>
     <t>4-10-TBY 48 (5:07) 13-Matthew Blankenship punts 62 yards to CHI -10.4-10-TBY 48 (5:07) 13-Matthew Blankenship punts 62 yards to CHI -10. Touchback.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>1-10-CHI 20 (4:59) 5-James Brown ran to CHI 30 for 10 yards. Tackle by 26-Marshall Campos.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>1-10-CHI 30 (4:22) 18-Rudy Cothern pass complete to 13-Roger Alexander to TBY 16 for 54 yards. Tackle by 31-Shayne Perkins.</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
   <si>
     <t>1-10-TBY 16 (3:41) 5-James Brown ran to TBY 14 for 3 yards. Tackle by 26-Marshall Campos.</t>
   </si>
   <si>
-    <t>#57 Patrick Kelly - DT</t>
+    <t>#79 Patrick Kelly - DT</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>TBY 14</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-7-TBY 14 (3:09) 18-Rudy Cothern ran to TBY 9 for 4 yards. Tackle by 26-Marshall Campos.</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
     <t>TBY 9</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-3-TBY 9 (2:28) 18-Rudy Cothern sacked at TBY 19 for -10 yards (92-Thomas Marrs). Sack allowed by 79-Clinton Greene.</t>
   </si>
@@ -1673,51 +1673,51 @@
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>4-3-CHI 20 (3:12) 15-Robin Bullock punts 48 yards to TBY 32. Fair Catch by 87-Todd Ayers.</t>
   </si>
   <si>
     <t>3:05</t>
   </si>
   <si>
     <t>1-10-TBY 32 (3:06) 23-Christian Chun ran to TBY 41 for 8 yards. Tackle by 36-Edward Whitney. TBY 72-Jerome Rice was injured on the play. TBY 39-Eric Maravilla was injured on the play.</t>
   </si>
   <si>
     <t>2:24</t>
   </si>
   <si>
     <t>2-2-TBY 41 (2:23) 34-Joey Cook ran to TBY 49 for 9 yards. Tackle by 33-Jonathan Nicholson. TBY 54-Eddie Bright was injured on the play.</t>
   </si>
   <si>
     <t>TBY 49</t>
   </si>
   <si>
     <t>1-10-TBY 49 (2:00) 35-Steven Zimmerman ran to CHI 50 for 1 yards. 35-Steven Zimmerman FUMBLES (52-Miguel Moore) recovered by TBY-51-Michael Leblanc at CHI 49. Tackle by 92-Adam Porter. CHI 26-Wesley Gardner was injured on the play.</t>
   </si>
   <si>
-    <t>#24 Lee Fyffe - RB</t>
+    <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>2-9-CHI 49 (1:55) 23-Christian Chun ran to CHI 47 for 2 yards. Tackle by 77-Michael Dunn. 67-Richard Griffin completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>1:49</t>
   </si>
   <si>
     <t>CHI 47</t>
   </si>
   <si>
     <t>3-7-CHI 47 (1:50) 35-Steven Zimmerman ran to CHI 46 for 1 yards. Tackle by 50-Michael Martinez. CHI 77-Michael Dunn was injured on the play.</t>
   </si>
   <si>
     <t>1:48</t>
   </si>
@@ -2261,93 +2261,93 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="434.037" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>