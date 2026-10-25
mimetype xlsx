--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -296,51 +296,51 @@
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Timothy Magee kicks 74 yards from CLE 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>#28 Edmond Hinnant - RB</t>
   </si>
   <si>
     <t>#23 William Canale - CB</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
-    <t>#30 David Andresen - CB</t>
+    <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>#53 Joseph Nunez - WLB</t>
   </si>
   <si>
     <t>#15 Timothy Magee - K</t>
   </si>
@@ -356,96 +356,96 @@
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-NED 25 (15:00) 9-David Gram pass complete to 82-Jerry Carter to NED 36 for 11 yards. Tackle by 47-John Raines. Pressure by 97-Steve Stout. PENALTY - Holding (NED 65-Harry Brown)</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
-    <t>#65 Harold Jensen - LT</t>
+    <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#64 Sean Smith - RG</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - LG</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>NED 15</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-20-NED 15 (14:56) 9-David Gram pass complete to 18-Johnny Wells to NED 21 for 6 yards. Tackle by 31-Phillip Hunter.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NED 21</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-NED 27 (13:35) 1-Jeremiah Jessup punts 52 yards to CLE 21. Fair Catch by 88-Leslie Cornell.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>#76 Tony Knudson - RT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#63 Shawn Windsor - DT</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>CLE 21</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CLE 21 (13:28) 48-Scott Calloway ran to CLE 32 for 10 yards. Tackle by 30-Robert Jackson.</t>
   </si>
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#48 Scott Calloway - RB</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>NED 32</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>3-5-NED 32 (8:35) 9-Stanley Chandler pass Pass knocked down by 23-William Canale. incomplete, intended for 13-Patrick Waite. 23-William Canale got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-NED 32 (8:30) 15-Timothy Magee 50 yard field goal is GOOD. NED 0 CLE 3</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>(8:26) 15-Timothy Magee kicks 75 yards from CLE 35 to NED -10. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-NED 25 (8:26) 9-David Gram pass incomplete, intended for 14-Steven Siler. Pressure by 61-Fernando Black.</t>
   </si>
@@ -2358,51 +2358,51 @@
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">