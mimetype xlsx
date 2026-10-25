--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -389,51 +389,51 @@
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#79 Kurtis Alvey - RG</t>
   </si>
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>BUF 19</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>#39 Francisco Bennett - SS</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>NYA 28</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>2-7-NYA 28 (12:10) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 40 for 12 yards. Tackle by 22-Richard Lewis.</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>NYA 40</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-NYA 40 (11:31) 11-Patrick Camp pass Pass knocked down by 58-Troy Slater. incomplete, intended for 86-Richard Clark.</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-10-NYA 40 (11:26) 11-Patrick Camp pass complete to 87-John Vickers to NYA 45 for 6 yards. Tackle by 26-James Adams.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>NYA 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>3-4-NYA 45 (10:46) 32-Jose Hernandez ran to NYA 48 for 3 yards. Tackle by 22-Richard Lewis.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>NYA 48</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>(6:49) 9-Stephen Figaro kicks 68 yards from BUF 35 to NYA -3. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-NYA 25 (6:49) 32-Jose Hernandez ran to NYA 28 for 3 yards. Tackle by 39-Francisco Bennett.</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>2-7-NYA 28 (6:04) 32-Jose Hernandez ran to NYA 28 for -1 yards. Tackle by 76-Jose Huffman.</t>
   </si>
   <si>
     <t>5:24</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>3-7-NYA 28 (5:23) 32-Jose Hernandez ran to NYA 34 for 7 yards. Tackle by 26-James Adams.</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>4:40</t>
   </si>
   <si>
     <t>NYA 34</t>
   </si>
   <si>
     <t>4-1-NYA 34 (4:39) 1-Michael Armstead punts 45 yards to BUF 21.</t>
   </si>
   <si>
     <t>4:29</t>
   </si>
   <si>
     <t>BUF 21</t>
   </si>
   <si>
     <t>1-10-BUF 21 (4:30) 42-Hector Debnam ran to BUF 25 for 5 yards. Tackle by 45-Cornell Huynh.</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>